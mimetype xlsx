--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e97a021d7c04358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ae45deea484092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1064fd083254742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a08d8a6bbf4e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea23ccbe04f4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1064fd083254742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3dc2f27be24d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a08d8a6bbf4e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Corporate Bond BBB-BB UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRK281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,888</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,881</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,893</x:t>
-[...124 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,865</x:t>
-[...90 lines deleted...]
-          <x:t>4,815</x:t>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>