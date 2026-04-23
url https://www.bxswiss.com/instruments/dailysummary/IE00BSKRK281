--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ae45deea484092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74416252c8d842c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a08d8a6bbf4e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fb56460aa64272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3dc2f27be24d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a08d8a6bbf4e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca19e307cd8c49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fb56460aa64272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Corporate Bond BBB-BB UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRK281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,893</x:t>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,859</x:t>
-[...75 lines deleted...]
-          <x:t>4,838</x:t>
+          <x:t>4,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,810</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,806</x:t>
-[...53 lines deleted...]
-          <x:t>4,828</x:t>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,822</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>4,814</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>4,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>