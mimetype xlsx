--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74416252c8d842c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9a4eeba1594e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fb56460aa64272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b1238541a740c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca19e307cd8c49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fb56460aa64272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fea1990a1a34bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b1238541a740c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Corporate Bond BBB-BB UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRK281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,761</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,804</x:t>
-[...31 lines deleted...]
-          <x:t>4,784</x:t>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,796</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>4,801</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>4,814</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>