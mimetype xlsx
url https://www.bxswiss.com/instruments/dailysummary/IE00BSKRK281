--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9a4eeba1594e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d1edf98cb44320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b1238541a740c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38f0496bb80468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fea1990a1a34bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b1238541a740c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb55d39fdb1f473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38f0496bb80468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Corporate Bond BBB-BB UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRK281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,833</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,851</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>4,803</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>