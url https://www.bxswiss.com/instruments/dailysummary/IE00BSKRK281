--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d1edf98cb44320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf302eea5cb4e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38f0496bb80468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c04628bfd124975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb55d39fdb1f473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38f0496bb80468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb404f0384d6c42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c04628bfd124975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Corporate Bond BBB-BB UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRK281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,785</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,818</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,812</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,817</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>4,842</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,828</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,853</x:t>
-[...9 lines deleted...]
-          <x:t>4,844</x:t>
+          <x:t>4,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>