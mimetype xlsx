--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf302eea5cb4e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aba1d37817d4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c04628bfd124975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab8da9b04d14e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb404f0384d6c42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c04628bfd124975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda46d94d4a34140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab8da9b04d14e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Corporate Bond BBB-BB UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRK281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,842</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,828</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,828</x:t>
-[...11 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,865</x:t>
-[...16 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,944</x:t>
-[...102 lines deleted...]
-          <x:t>4,819</x:t>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>4,852</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>