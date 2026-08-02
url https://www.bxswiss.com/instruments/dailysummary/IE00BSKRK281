--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aba1d37817d4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2d91a16786467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab8da9b04d14e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f87c88575b4cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda46d94d4a34140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab8da9b04d14e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f80ee7b61740cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f87c88575b4cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Corporate Bond BBB-BB UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRK281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,829</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,817</x:t>
-[...11 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,855</x:t>
-[...549 lines deleted...]
-          <x:t>4,850</x:t>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>