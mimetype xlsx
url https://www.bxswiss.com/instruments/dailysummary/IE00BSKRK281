--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2d91a16786467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41183c43d66341b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f87c88575b4cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad90f5be12434743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f80ee7b61740cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f87c88575b4cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536391b90f4845de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad90f5be12434743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Corporate Bond BBB-BB UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRK281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>4,843</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,839</x:t>
-[...33 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,794</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,791</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,796</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,799</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,788</x:t>
+          <x:t>4,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,796</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>4,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>