--- v4 (2026-03-21)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7f8e1e83f24ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c27127ad4c0453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2751b1a6e6ac4a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bf7e6ee3a44506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f86e6a0a81241cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2751b1a6e6ac4a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc02301a802704d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bf7e6ee3a44506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,576</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,579</x:t>
-[...97 lines deleted...]
-          <x:t>2,587</x:t>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,583</x:t>
-[...303 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,556</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>2,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>