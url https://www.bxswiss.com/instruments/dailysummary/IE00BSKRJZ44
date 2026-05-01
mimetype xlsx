--- v5 (2026-04-11)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c27127ad4c0453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd51744c3b244355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bf7e6ee3a44506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5895aaf392846b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc02301a802704d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bf7e6ee3a44506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e62ab6797c744bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5895aaf392846b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,582</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,559</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,556</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,556</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,538</x:t>
-[...539 lines deleted...]
-          <x:t>2,556</x:t>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>