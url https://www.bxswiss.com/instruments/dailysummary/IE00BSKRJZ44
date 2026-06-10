--- v6 (2026-05-01)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd51744c3b244355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c87b80ddd2d413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5895aaf392846b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd7eb0ad9cb4940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e62ab6797c744bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5895aaf392846b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ac41ced38c4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd7eb0ad9cb4940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,590</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>2,543</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,556</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,546</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>2,550</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>2,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>