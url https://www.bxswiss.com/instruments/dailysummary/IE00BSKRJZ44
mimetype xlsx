--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c87b80ddd2d413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6b311a1dec4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd7eb0ad9cb4940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R952d2c00bee1435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ac41ced38c4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd7eb0ad9cb4940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdec2d4a7634f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R952d2c00bee1435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,536</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,522</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>2,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,537</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>