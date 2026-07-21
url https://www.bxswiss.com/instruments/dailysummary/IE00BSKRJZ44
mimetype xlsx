--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6b311a1dec4933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437141aad1684952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R952d2c00bee1435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a573a92d5484737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdec2d4a7634f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R952d2c00bee1435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d19627e89541e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a573a92d5484737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,513</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,518</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,516</x:t>
-[...544 lines deleted...]
-          <x:t>2,603</x:t>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>