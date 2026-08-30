--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437141aad1684952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8950eefae8d44986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a573a92d5484737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c84d4a8b0a4080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d19627e89541e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a573a92d5484737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6dfeaa46504f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c84d4a8b0a4080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,556</x:t>
+          <x:t>2,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,546</x:t>
-[...70 lines deleted...]
-          <x:t>2,524</x:t>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,523</x:t>
-[...188 lines deleted...]
-          <x:t>2,520</x:t>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>