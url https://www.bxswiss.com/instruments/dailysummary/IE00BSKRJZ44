--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8950eefae8d44986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad26adabbc324aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c84d4a8b0a4080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0f019e60384b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6dfeaa46504f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c84d4a8b0a4080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R900c66858b5945c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0f019e60384b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,498</x:t>
-[...4 lines deleted...]
-          <x:t>2,463</x:t>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,469</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,466</x:t>
+          <x:t>2,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,498</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>2,494</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>2,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>