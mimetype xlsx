--- v11 (2026-09-19)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad26adabbc324aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7627b15999a148ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0f019e60384b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91c92ab3e1f40c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R900c66858b5945c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0f019e60384b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf8010804cd48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91c92ab3e1f40c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,463</x:t>
-[...630 lines deleted...]
-          <x:t>2,494</x:t>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>