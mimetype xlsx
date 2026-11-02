--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7627b15999a148ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304ddc388c8143bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91c92ab3e1f40c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403662c1448c4312"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf8010804cd48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91c92ab3e1f40c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2c7822397249cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403662c1448c4312" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 20+yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJZ44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,453</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,476</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,476</x:t>
-[...48 lines deleted...]
-          <x:t>2,469</x:t>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,462</x:t>
-[...16 lines deleted...]
-          <x:t>2,495</x:t>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,495</x:t>
-[...11 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,524</x:t>
-[...48 lines deleted...]
-          <x:t>2,500</x:t>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,516</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>2,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>