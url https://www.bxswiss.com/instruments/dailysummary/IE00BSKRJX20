--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25544a1de5c94a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f092b50044a418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87ce544f6774c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b09f2a4cbe94a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a7273d963a4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87ce544f6774c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab78fe2582e4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b09f2a4cbe94a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,022</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,015</x:t>
-[...48 lines deleted...]
-          <x:t>3,045</x:t>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,036</x:t>
-[...60 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,006</x:t>
-[...53 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,957</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>2,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>