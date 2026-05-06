--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f092b50044a418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2937c07ec7f44d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b09f2a4cbe94a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97380716b1f047a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab78fe2582e4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b09f2a4cbe94a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afc44e35cbf4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97380716b1f047a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,918</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,939</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>2,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,920</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2,959</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,947</x:t>
-[...226 lines deleted...]
-        <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,943</x:t>
-[...36 lines deleted...]
-          <x:t>2,934</x:t>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>