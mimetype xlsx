--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2937c07ec7f44d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b30996add14f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97380716b1f047a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d54c862bcb460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afc44e35cbf4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97380716b1f047a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb888fa015f24317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d54c862bcb460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,002</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,964</x:t>
-[...43 lines deleted...]
-          <x:t>3,000</x:t>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,956</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,969</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,937</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,944</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,919</x:t>
-[...16 lines deleted...]
-          <x:t>2,943</x:t>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>2,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,933</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>2,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>