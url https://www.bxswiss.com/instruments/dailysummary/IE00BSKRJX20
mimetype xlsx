--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b30996add14f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63dc7bf3201c44e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d54c862bcb460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa3cb573c28491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb888fa015f24317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d54c862bcb460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a245976cb8743a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa3cb573c28491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,966</x:t>
-[...16 lines deleted...]
-          <x:t>2,965</x:t>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,959</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,947</x:t>
-[...119 lines deleted...]
-          <x:t>2,967</x:t>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,971</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>2,933</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>