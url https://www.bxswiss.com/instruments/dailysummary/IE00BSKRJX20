--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63dc7bf3201c44e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffcee4af0cc4001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa3cb573c28491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2587c77d45df4b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a245976cb8743a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa3cb573c28491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47610becb4d745f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2587c77d45df4b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>2,918</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,933</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>2,986</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>