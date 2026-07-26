--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffcee4af0cc4001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834a2fdf73ba411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2587c77d45df4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5385e491584a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47610becb4d745f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2587c77d45df4b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c442c9cc77f4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5385e491584a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,965</x:t>
-[...31 lines deleted...]
-          <x:t>2,938</x:t>
+          <x:t>2,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,953</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,952</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>2,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,969</x:t>
-[...431 lines deleted...]
-          <x:t>2,933</x:t>
+          <x:t>2,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,922</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>