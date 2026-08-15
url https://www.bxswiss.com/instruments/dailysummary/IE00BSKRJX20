--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834a2fdf73ba411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa66bdcf66a4ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5385e491584a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2c09320094470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c442c9cc77f4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5385e491584a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb473eeb11a74b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2c09320094470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>2,925</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,934</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,941</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,921</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,911</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2,869</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,879</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>2,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>