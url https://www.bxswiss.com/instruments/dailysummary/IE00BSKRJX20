--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa66bdcf66a4ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc64c44ea394bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2c09320094470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6bbfe880c845e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb473eeb11a74b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2c09320094470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a52e81125441b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6bbfe880c845e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,892</x:t>
-[...16 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,879</x:t>
-[...603 lines deleted...]
-          <x:t>2,879</x:t>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>