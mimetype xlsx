--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc64c44ea394bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646790c6510b4b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6bbfe880c845e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf21f629515d64df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a52e81125441b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6bbfe880c845e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6029cad9d1f94ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf21f629515d64df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,910</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
-[...75 lines deleted...]
-          <x:t>2,877</x:t>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,879</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>2,869</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,840</x:t>
-[...16 lines deleted...]
-          <x:t>2,848</x:t>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,839</x:t>
-[...43 lines deleted...]
-          <x:t>2,853</x:t>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,850</x:t>
-[...141 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,843</x:t>
-[...63 lines deleted...]
-          <x:t>2,827</x:t>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>