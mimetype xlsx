--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646790c6510b4b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b242f089764451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf21f629515d64df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d52e20c64441a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6029cad9d1f94ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf21f629515d64df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868119188cdc4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d52e20c64441a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,853</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,850</x:t>
-[...141 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,843</x:t>
-[...161 lines deleted...]
-          <x:t>2,827</x:t>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,798</x:t>
-[...97 lines deleted...]
-          <x:t>2,796</x:t>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,792</x:t>
-[...6 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,804</x:t>
-[...144 lines deleted...]
-          <x:t>2,781</x:t>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>