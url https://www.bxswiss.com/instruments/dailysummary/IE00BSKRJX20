--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b242f089764451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6527896a3f39477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d52e20c64441a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f90ec4c356346cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868119188cdc4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d52e20c64441a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575c21615ccc4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f90ec4c356346cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Euro Government Bond 20yr Target Duration UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSKRJX20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,796</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,792</x:t>
-[...286 lines deleted...]
-          <x:t>2,766</x:t>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>2,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>