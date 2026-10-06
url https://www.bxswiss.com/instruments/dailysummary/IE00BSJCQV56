--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95477c76bc65423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d845db37514026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f2d80cc96f4713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be3facbd98341c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689c4bf2bb4c4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f2d80cc96f4713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75d8bc8aa91414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be3facbd98341c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>