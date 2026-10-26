--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d845db37514026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a2beebd9154559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be3facbd98341c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b1551a364e494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75d8bc8aa91414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be3facbd98341c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1348509154974cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b1551a364e494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>