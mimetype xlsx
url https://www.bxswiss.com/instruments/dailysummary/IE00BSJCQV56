--- v5 (2026-03-10)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3bc8f206114f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db6eaa7a2714753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2770958888344b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52cf0e1aa0c448f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0c322887834b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2770958888344b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d37f1ed1f64373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52cf0e1aa0c448f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>27,826</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,138</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>27,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>