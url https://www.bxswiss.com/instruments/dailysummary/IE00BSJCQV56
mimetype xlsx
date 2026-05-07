--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db6eaa7a2714753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96120fc9b4b74548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52cf0e1aa0c448f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9303052847848b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d37f1ed1f64373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52cf0e1aa0c448f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49464f78db654203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9303052847848b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>27,098</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,983</x:t>
-[...416 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,657</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>28,138</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>