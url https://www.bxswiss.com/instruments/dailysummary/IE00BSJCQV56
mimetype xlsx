--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96120fc9b4b74548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51969ca694e4ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9303052847848b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9abbca4e61f432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49464f78db654203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9303052847848b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52430aa7bdd94113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9abbca4e61f432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,193</x:t>
-[...549 lines deleted...]
-          <x:t>27,328</x:t>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>