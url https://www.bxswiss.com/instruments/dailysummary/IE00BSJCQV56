--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51969ca694e4ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bc0c4d7d09432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9abbca4e61f432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1595318dd5044cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52430aa7bdd94113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9abbca4e61f432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0b203c051848c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1595318dd5044cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>26,975</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,239</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>26,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>27,004</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>12.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,078</x:t>
-[...252 lines deleted...]
-          <x:t>27,071</x:t>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>