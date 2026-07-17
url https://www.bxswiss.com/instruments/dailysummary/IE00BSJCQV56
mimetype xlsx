--- v9 (2026-06-19)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bc0c4d7d09432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb756cadf7a9942b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1595318dd5044cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08b604415c6f4f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0b203c051848c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1595318dd5044cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b3b19f685a483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08b604415c6f4f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>27,116</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,860</x:t>
-[...65 lines deleted...]
-          <x:t>27,138</x:t>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,867</x:t>
-[...53 lines deleted...]
-          <x:t>26,675</x:t>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,721</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>26,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>