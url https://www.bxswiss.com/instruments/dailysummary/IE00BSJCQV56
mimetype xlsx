--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb756cadf7a9942b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e4c7d2451b4ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08b604415c6f4f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R209a579f330a42e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b3b19f685a483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08b604415c6f4f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499db254a49a4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R209a579f330a42e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>