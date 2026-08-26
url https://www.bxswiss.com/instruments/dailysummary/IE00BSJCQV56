--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e4c7d2451b4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1682ea44dfb47a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R209a579f330a42e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbefcf5d1ec214759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499db254a49a4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R209a579f330a42e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a824d5da2ba44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbefcf5d1ec214759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>27,508</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,453</x:t>
-[...161 lines deleted...]
-          <x:t>26,904</x:t>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,097</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>27,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,062</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>27,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>