--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1682ea44dfb47a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95477c76bc65423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbefcf5d1ec214759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f2d80cc96f4713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a824d5da2ba44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbefcf5d1ec214759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689c4bf2bb4c4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f2d80cc96f4713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BSJCQV56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>