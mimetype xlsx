--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7686da3afd7c4b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30120d54b25c4e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74632b4a7a444711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20da1b81013f4c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7addb0d7dd49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74632b4a7a444711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6013d0ef44247db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20da1b81013f4c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>55,091</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,731</x:t>
-[...6 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>55,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,671</x:t>
-[...166 lines deleted...]
-          <x:t>54,771</x:t>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>54,354</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>