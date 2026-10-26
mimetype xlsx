--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30120d54b25c4e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc247403d88904660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20da1b81013f4c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703da03efb844e5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6013d0ef44247db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20da1b81013f4c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fde82f793ee43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703da03efb844e5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>