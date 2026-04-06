--- v3 (2026-03-17)
+++ v4 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2782842f8bb04a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re174c33dc0884495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da82747ff6648c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc08340c79364b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177586d9bf6c4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da82747ff6648c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb9129ce7a74e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc08340c79364b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>