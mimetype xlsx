--- v4 (2026-04-06)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re174c33dc0884495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1434902c9dcf4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc08340c79364b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05068b17b2524485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb9129ce7a74e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc08340c79364b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80598db7035f496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05068b17b2524485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>45,405</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>