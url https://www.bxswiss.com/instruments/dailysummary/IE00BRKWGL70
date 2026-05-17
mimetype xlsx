--- v5 (2026-04-27)
+++ v6 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1434902c9dcf4347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f271675e4d45f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05068b17b2524485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re278184093d6427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80598db7035f496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05068b17b2524485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c60cbc2d2b24df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re278184093d6427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>