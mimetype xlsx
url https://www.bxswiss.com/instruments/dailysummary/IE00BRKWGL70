--- v6 (2026-05-17)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f271675e4d45f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f8e9827d9844dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re278184093d6427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e98816e1b345cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c60cbc2d2b24df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re278184093d6427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67687013aea34bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e98816e1b345cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>