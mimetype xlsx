--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f8e9827d9844dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c967f8cc486498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e98816e1b345cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2762c804cf4c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67687013aea34bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e98816e1b345cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbd1a56327145a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2762c804cf4c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>