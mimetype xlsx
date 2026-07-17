--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c967f8cc486498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re210ff03354f4dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2762c804cf4c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0128db470348c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbd1a56327145a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2762c804cf4c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2663b424e14ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0128db470348c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,527</x:t>
-[...107 lines deleted...]
-          <x:t>52,994</x:t>
+          <x:t>52,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,948</x:t>
-[...102 lines deleted...]
-          <x:t>51,446</x:t>
+          <x:t>52,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>51,608</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>