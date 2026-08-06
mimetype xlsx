--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re210ff03354f4dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc880af2596584248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0128db470348c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda359d8f3043408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2663b424e14ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0128db470348c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17cf3f234512401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda359d8f3043408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>53,024</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,729</x:t>
-[...253 lines deleted...]
-        <x:is>
           <x:t>52,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,440</x:t>
-[...124 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>52,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,760</x:t>
-[...198 lines deleted...]
-          <x:t>53,092</x:t>
+          <x:t>52,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>