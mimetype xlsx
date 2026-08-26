--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc880af2596584248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54dd428721d4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda359d8f3043408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2851587e37430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17cf3f234512401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda359d8f3043408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf8977519754835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2851587e37430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>