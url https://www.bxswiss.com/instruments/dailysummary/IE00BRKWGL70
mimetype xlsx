--- v11 (2026-08-26)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54dd428721d4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7686da3afd7c4b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2851587e37430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74632b4a7a444711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf8977519754835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2851587e37430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7addb0d7dd49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74632b4a7a444711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BRKWGL70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>54,647</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>54,708</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>55,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,731</x:t>
-[...6 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>55,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,671</x:t>
-[...90 lines deleted...]
-          <x:t>54,475</x:t>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>