--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d2715344344490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35dee8bfe39842e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc578f2ffeb31498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbf67a9bc3845cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f1a047d2244721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc578f2ffeb31498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b279840e374c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbf67a9bc3845cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJC527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>20,419</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>20,632</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>