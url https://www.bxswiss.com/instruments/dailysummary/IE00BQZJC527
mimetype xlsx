--- v13 (2026-09-12)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35dee8bfe39842e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d06cf49c4e4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbf67a9bc3845cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b6977e5d794c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b279840e374c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbf67a9bc3845cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59caa64109104d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b6977e5d794c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJC527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>20,636</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,498</x:t>
-[...151 lines deleted...]
-          <x:t>20,523</x:t>
+          <x:t>20,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>20,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>