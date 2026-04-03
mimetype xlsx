--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704714c828784e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c45bbba932470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re168f9b91d134df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b8182779194d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733f4809060b4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re168f9b91d134df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2198712b21948a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b8182779194d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJC527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>19,517</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...408 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,153</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>