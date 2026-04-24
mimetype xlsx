--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c45bbba932470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838f214c5bd34830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b8182779194d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2baac542c7b4d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2198712b21948a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b8182779194d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72b7d9b2795a44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2baac542c7b4d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJC527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>18,794</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...397 lines deleted...]
-          <x:t>18,917</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>