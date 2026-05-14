--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838f214c5bd34830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558b6ff70a654942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2baac542c7b4d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb690d80d61a47da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72b7d9b2795a44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2baac542c7b4d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a31d419e8824daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb690d80d61a47da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJC527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>