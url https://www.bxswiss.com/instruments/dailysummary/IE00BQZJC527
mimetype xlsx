--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558b6ff70a654942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc3abe7132b445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb690d80d61a47da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e094387bb424e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a31d419e8824daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb690d80d61a47da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6040fb7e964fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e094387bb424e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJC527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>19,750</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,953</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>19,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>