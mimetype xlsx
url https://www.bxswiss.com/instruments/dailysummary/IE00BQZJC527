--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc3abe7132b445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref88c33692274b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e094387bb424e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0895951085374b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6040fb7e964fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e094387bb424e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e02e1ce14b4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0895951085374b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJC527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,765</x:t>
-[...193 lines deleted...]
-          <x:t>19,504</x:t>
+          <x:t>19,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,817</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>19,978</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>20,129</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,953</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>19,858</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>