--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref88c33692274b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866d6363b79d4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0895951085374b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a4c5ad41b24091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e02e1ce14b4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0895951085374b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74aaa9d2ed2e4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a4c5ad41b24091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJC527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>19,978</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>20,143</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>19,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>19,549</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>19,961</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>