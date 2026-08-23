--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866d6363b79d4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d2715344344490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a4c5ad41b24091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc578f2ffeb31498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74aaa9d2ed2e4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a4c5ad41b24091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f1a047d2244721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc578f2ffeb31498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJC527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>19,774</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>