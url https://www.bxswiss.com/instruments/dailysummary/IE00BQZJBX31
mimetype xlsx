--- v3 (2026-03-07)
+++ v4 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014eef5cfae54fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88cf9032adc84abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc889348b2e824f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f98b32838a54678"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948011dfada24ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc889348b2e824f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab69234382b04a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f98b32838a54678" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBX31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>13,971</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>13,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...397 lines deleted...]
-          <x:t>13,714</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>