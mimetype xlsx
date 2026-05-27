--- v4 (2026-04-18)
+++ v5 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88cf9032adc84abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c15eb0d1d449ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f98b32838a54678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa26ee17f3184675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab69234382b04a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f98b32838a54678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf00ee2585d4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa26ee17f3184675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBX31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>14,735</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,706</x:t>
-[...38 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,784</x:t>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,729</x:t>
-[...107 lines deleted...]
-          <x:t>14,677</x:t>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>