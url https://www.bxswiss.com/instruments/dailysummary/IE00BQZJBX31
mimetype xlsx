--- v5 (2026-05-27)
+++ v6 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c15eb0d1d449ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101ba37ef878485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa26ee17f3184675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47e82aa7d3a436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf00ee2585d4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa26ee17f3184675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R184728e9650849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47e82aa7d3a436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBX31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>14,665</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,648</x:t>
-[...490 lines deleted...]
-          <x:t>14,932</x:t>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>