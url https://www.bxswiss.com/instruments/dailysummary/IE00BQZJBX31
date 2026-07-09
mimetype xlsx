--- v6 (2026-06-19)
+++ v7 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101ba37ef878485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf362927c4df4fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47e82aa7d3a436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f8c8784716461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R184728e9650849f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47e82aa7d3a436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf3567cc41242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f8c8784716461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBX31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>14,831</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,732</x:t>
-[...6 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>14,878</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>