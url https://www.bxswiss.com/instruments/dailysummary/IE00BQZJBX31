--- v7 (2026-07-09)
+++ v8 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf362927c4df4fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0f57a43dc9438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f8c8784716461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60250687f9b94dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf3567cc41242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f8c8784716461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8c55fa6e384175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60250687f9b94dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBX31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>15,141</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,980</x:t>
-[...463 lines deleted...]
-          <x:t>14,558</x:t>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>