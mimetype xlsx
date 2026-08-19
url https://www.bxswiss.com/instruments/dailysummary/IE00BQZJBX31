--- v8 (2026-07-29)
+++ v9 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0f57a43dc9438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e0651b70fe4e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60250687f9b94dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6424894095e340e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8c55fa6e384175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60250687f9b94dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0956b8967394319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6424894095e340e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBX31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>14,913</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,844</x:t>
-[...119 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>15,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,973</x:t>
-[...139 lines deleted...]
-          <x:t>15,347</x:t>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>