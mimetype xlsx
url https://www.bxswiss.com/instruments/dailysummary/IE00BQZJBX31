--- v9 (2026-08-19)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e0651b70fe4e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f11a25251d4ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6424894095e340e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcceaf57f7624aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0956b8967394319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6424894095e340e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b5a1c95a2e4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcceaf57f7624aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBX31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,562</x:t>
-[...274 lines deleted...]
-          <x:t>15,602</x:t>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,617</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>15,601</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>