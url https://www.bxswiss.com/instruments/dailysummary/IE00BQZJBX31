--- v10 (2026-09-08)
+++ v11 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f11a25251d4ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa2f0eef680420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcceaf57f7624aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02dd3752a79e44d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b5a1c95a2e4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcceaf57f7624aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4766ed1b63e54d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02dd3752a79e44d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBX31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,512</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>15,694</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,467</x:t>
-[...97 lines deleted...]
-          <x:t>15,717</x:t>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,626</x:t>
-[...80 lines deleted...]
-          <x:t>15,715</x:t>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>