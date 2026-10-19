--- v11 (2026-09-28)
+++ v12 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa2f0eef680420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a69544839ed47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02dd3752a79e44d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebe8cb268984bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4766ed1b63e54d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02dd3752a79e44d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2563057ae0924bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebe8cb268984bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBX31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>15,694</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,467</x:t>
-[...70 lines deleted...]
-          <x:t>15,745</x:t>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,664</x:t>
-[...485 lines deleted...]
-          <x:t>15,558</x:t>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>