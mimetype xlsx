--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317dd8339b774bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c767f9818844e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fdf96851fa4096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc691bb83b4d64030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e53dd044f0f477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fdf96851fa4096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94288352833848d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc691bb83b4d64030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>25,283</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,143</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>25,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,156</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>25,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,124</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>