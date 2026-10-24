--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c767f9818844e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36dc4e4ce1a7472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc691bb83b4d64030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277dd95c29e3455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94288352833848d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc691bb83b4d64030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2504af5f2b9f445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277dd95c29e3455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>24,911</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,924</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>24,866</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,927</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>28.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,917</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>24,373</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>