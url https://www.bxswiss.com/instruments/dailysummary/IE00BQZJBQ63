--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb1501b84e84eda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462db251de9f42f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdaef6e356824831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3919cab91c1f43bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0bb3f782914fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdaef6e356824831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae212145a1b84f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3919cab91c1f43bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>