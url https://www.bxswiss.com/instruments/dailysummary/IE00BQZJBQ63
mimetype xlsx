--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462db251de9f42f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06be695f4caf4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3919cab91c1f43bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9089fa1c30f407a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae212145a1b84f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3919cab91c1f43bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5d65786cdb477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9089fa1c30f407a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>22,029</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>22,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>