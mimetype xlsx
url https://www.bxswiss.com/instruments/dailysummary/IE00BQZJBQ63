--- v8 (2026-04-26)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06be695f4caf4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ae2aa98bd84ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9089fa1c30f407a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636eb74fdade4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5d65786cdb477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9089fa1c30f407a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b0c66b280dd4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636eb74fdade4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>22,343</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,272</x:t>
-[...107 lines deleted...]
-          <x:t>22,424</x:t>
+          <x:t>22,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>22,644</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>