--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ae2aa98bd84ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e97bd2190594ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636eb74fdade4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf50a97dbca344f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b0c66b280dd4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636eb74fdade4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b01986d96024238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf50a97dbca344f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>