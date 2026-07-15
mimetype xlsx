--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e97bd2190594ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421bc008b0244277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf50a97dbca344f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39f38434cd7426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b01986d96024238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf50a97dbca344f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272b4ddd6afc456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39f38434cd7426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>23,606</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,599</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>23,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,918</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>23,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,736</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>