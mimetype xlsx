--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421bc008b0244277" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473973c9b80a4498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39f38434cd7426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006d77c4a1b84d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272b4ddd6afc456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39f38434cd7426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9018997eac2545ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006d77c4a1b84d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>24,431</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,532</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,335</x:t>
-[...183 lines deleted...]
-          <x:t>24,593</x:t>
+          <x:t>24,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,335</x:t>
-[...4 lines deleted...]
-          <x:t>24,377</x:t>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>