--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473973c9b80a4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bd88349b3548ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006d77c4a1b84d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c23385286044b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9018997eac2545ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006d77c4a1b84d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe4c8fc1b664754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c23385286044b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>