--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bd88349b3548ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317dd8339b774bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c23385286044b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fdf96851fa4096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe4c8fc1b664754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c23385286044b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e53dd044f0f477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fdf96851fa4096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBQ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>25,937</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,801</x:t>
-[...60 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,189</x:t>
-[...414 lines deleted...]
-          <x:t>25,339</x:t>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>