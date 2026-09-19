--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba50e90c6d6f4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78cb94035b94867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1876a0c2a550475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec74b4c87f34e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5e60288c9b4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1876a0c2a550475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa671fccb398442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec74b4c87f34e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBM26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>19,583</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,485</x:t>
-[...382 lines deleted...]
-          <x:t>19,804</x:t>
+          <x:t>19,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>