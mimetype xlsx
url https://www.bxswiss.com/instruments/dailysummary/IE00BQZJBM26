--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78cb94035b94867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29bd078f5c2c4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec74b4c87f34e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae0baafa7764df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa671fccb398442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec74b4c87f34e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ffff6cb98cd44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae0baafa7764df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBM26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>19,936</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,916</x:t>
-[...60 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,147</x:t>
-[...43 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,144</x:t>
-[...198 lines deleted...]
-          <x:t>19,880</x:t>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>