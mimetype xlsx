--- v12 (2026-10-10)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29bd078f5c2c4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528563614b364738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae0baafa7764df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e830967d3342bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ffff6cb98cd44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae0baafa7764df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670e1a3157f34266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e830967d3342bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBM26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,144</x:t>
-[...58 lines deleted...]
-          <x:t>19,863</x:t>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,977</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>20,126</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>