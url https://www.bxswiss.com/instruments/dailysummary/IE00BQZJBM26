--- v4 (2026-03-23)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9d4907bc4e4551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a4066b78e747a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bebb12c266418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963e5b4a9bb74f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4612af2cba7d4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bebb12c266418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c2cb7032594446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963e5b4a9bb74f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBM26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,913</x:t>
-[...360 lines deleted...]
-          <x:t>18,091</x:t>
+          <x:t>19,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>