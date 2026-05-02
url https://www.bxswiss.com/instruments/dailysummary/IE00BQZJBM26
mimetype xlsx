--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a4066b78e747a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da7d06f99d34d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963e5b4a9bb74f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49345394fc0c4266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c2cb7032594446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963e5b4a9bb74f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f0f252f5e34d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49345394fc0c4266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBM26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,389</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>17,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,054</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>