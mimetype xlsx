--- v6 (2026-05-02)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da7d06f99d34d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e0f43bef7a41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49345394fc0c4266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bf2e3da6bd4412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f0f252f5e34d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49345394fc0c4266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab632d31bd674b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bf2e3da6bd4412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBM26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>19,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,039</x:t>
-[...139 lines deleted...]
-          <x:t>19,014</x:t>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>