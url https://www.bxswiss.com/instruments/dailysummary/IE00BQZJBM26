--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e0f43bef7a41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2325a91341cf4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bf2e3da6bd4412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0596e54f5a154600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab632d31bd674b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bf2e3da6bd4412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c26c208bbb4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0596e54f5a154600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBM26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>19,387</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,286</x:t>
-[...151 lines deleted...]
-          <x:t>18,917</x:t>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,681</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>19,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>