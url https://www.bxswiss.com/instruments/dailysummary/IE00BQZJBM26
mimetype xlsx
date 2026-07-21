--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2325a91341cf4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8016cffc911441fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0596e54f5a154600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a31f63462f4a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c26c208bbb4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0596e54f5a154600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22b2134093c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a31f63462f4a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBM26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>19,615</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,453</x:t>
-[...566 lines deleted...]
-          <x:t>19,681</x:t>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>