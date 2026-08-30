--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8016cffc911441fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba50e90c6d6f4644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a31f63462f4a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1876a0c2a550475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22b2134093c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a31f63462f4a18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5e60288c9b4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1876a0c2a550475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets SmallCap Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQZJBM26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>19,839</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,674</x:t>
-[...129 lines deleted...]
-          <x:t>19,705</x:t>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,824</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>18,924</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>