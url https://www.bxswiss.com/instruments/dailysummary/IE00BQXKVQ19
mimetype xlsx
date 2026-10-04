--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e298b026d3e4788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bffe0994a4415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac98beb9e11d422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd822b2e92a934d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5848ca521954871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac98beb9e11d422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29992f1b8b0746f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd822b2e92a934d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>22,778</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,705</x:t>
-[...281 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,300</x:t>
-[...210 lines deleted...]
-          <x:t>22,966</x:t>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,855</x:t>
-[...58 lines deleted...]
-          <x:t>23,272</x:t>
+          <x:t>23,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>