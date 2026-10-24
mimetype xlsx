--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bffe0994a4415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aee2dc5ef184e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd822b2e92a934d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6614d8b2c4d4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29992f1b8b0746f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd822b2e92a934d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a64f94ba924fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6614d8b2c4d4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>22,869</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,896</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,943</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>22,833</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>