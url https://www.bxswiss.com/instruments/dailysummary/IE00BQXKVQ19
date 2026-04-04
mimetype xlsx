--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44bf3994749f43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4908f678db4448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeefd1d1209e43dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefb9199ea514ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac52bd243664a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeefd1d1209e43dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4392ec91a2b14a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefb9199ea514ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>22,078</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,803</x:t>
-[...274 lines deleted...]
-          <x:t>21,421</x:t>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>