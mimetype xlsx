--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4908f678db4448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f02c458ec24d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefb9199ea514ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d466c1e0fbe4058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4392ec91a2b14a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefb9199ea514ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1f70815da14913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d466c1e0fbe4058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>