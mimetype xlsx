--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f02c458ec24d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb392273422a4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d466c1e0fbe4058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2ddb2c32794fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1f70815da14913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d466c1e0fbe4058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e1a28aac244f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2ddb2c32794fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>22,209</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,027</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>21,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,155</x:t>
-[...522 lines deleted...]
-          <x:t>22,367</x:t>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>