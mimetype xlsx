--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb392273422a4f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32a395d0b9842cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2ddb2c32794fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7d5446cfba46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e1a28aac244f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2ddb2c32794fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12053d5b6ea84259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7d5446cfba46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>22,768</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,489</x:t>
-[...16 lines deleted...]
-          <x:t>22,863</x:t>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,427</x:t>
-[...357 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,182</x:t>
-[...70 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,000</x:t>
-[...9 lines deleted...]
-          <x:t>21,864</x:t>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>