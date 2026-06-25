--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32a395d0b9842cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90e3499f0884f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7d5446cfba46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad26a2c20b3148f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12053d5b6ea84259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7d5446cfba46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3133960c3464a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad26a2c20b3148f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,000</x:t>
-[...16 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,895</x:t>
-[...16 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,071</x:t>
-[...306 lines deleted...]
-          <x:t>21,909</x:t>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>