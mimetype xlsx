--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90e3499f0884f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9278ec0f2754de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad26a2c20b3148f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e9df6382390480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3133960c3464a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad26a2c20b3148f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc212e3381c184eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e9df6382390480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>22,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,890</x:t>
-[...107 lines deleted...]
-          <x:t>22,360</x:t>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...154 lines deleted...]
-          <x:t>22,891</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>