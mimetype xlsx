--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9278ec0f2754de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc055b3ea6a2d4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e9df6382390480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fe2b5a4d4a4c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc212e3381c184eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e9df6382390480a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e4b442afbc4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fe2b5a4d4a4c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>22,360</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>22,788</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,644</x:t>
-[...254 lines deleted...]
-          <x:t>22,386</x:t>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,220</x:t>
-[...188 lines deleted...]
-          <x:t>22,344</x:t>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,555</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>22,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>