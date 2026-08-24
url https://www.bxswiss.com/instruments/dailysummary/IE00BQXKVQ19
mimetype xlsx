--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc055b3ea6a2d4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d4f5208b0d489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fe2b5a4d4a4c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d2a0fab4d342db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e4b442afbc4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fe2b5a4d4a4c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4ad0a2950c49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d2a0fab4d342db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>22,344</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>22,571</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,163</x:t>
-[...286 lines deleted...]
-          <x:t>22,486</x:t>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,667</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>22,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>