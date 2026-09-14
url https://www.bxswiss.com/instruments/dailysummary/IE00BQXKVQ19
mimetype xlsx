--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d4f5208b0d489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e298b026d3e4788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d2a0fab4d342db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac98beb9e11d422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4ad0a2950c49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d2a0fab4d342db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5848ca521954871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac98beb9e11d422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI GCC Select Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQXKVQ19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>22,486</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,667</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>22,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,440</x:t>
-[...70 lines deleted...]
-          <x:t>22,669</x:t>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,594</x:t>
-[...301 lines deleted...]
-          <x:t>22,991</x:t>
+          <x:t>23,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>