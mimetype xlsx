--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca6550cbcb44cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4dc80693f04673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9813bcb5534c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf594ce1a8d5548d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a474ef16c54a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9813bcb5534c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54fd063c4fc4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf594ce1a8d5548d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,450</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,727</x:t>
-[...21 lines deleted...]
-          <x:t>4,694</x:t>
+          <x:t>3,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,450</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,636</x:t>
-[...232 lines deleted...]
-          <x:t>5,450</x:t>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,591</x:t>
-[...43 lines deleted...]
-          <x:t>5,450</x:t>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,596</x:t>
-[...215 lines deleted...]
-          <x:t>4,650</x:t>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>