--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4dc80693f04673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093964005a65408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf594ce1a8d5548d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd781289db6344c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54fd063c4fc4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf594ce1a8d5548d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d49ffbd1674552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd781289db6344c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,653</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,536</x:t>
-[...232 lines deleted...]
-          <x:t>3,900</x:t>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,900</x:t>
-[...355 lines deleted...]
-          <x:t>4,548</x:t>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>