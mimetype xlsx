--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093964005a65408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5037089112d441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd781289db6344c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab31dc72f374070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d49ffbd1674552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd781289db6344c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399bd2f01c564771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab31dc72f374070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>