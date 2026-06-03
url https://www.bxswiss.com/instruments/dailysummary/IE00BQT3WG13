--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5037089112d441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e25e59dba54c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab31dc72f374070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f23fd520f74c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399bd2f01c564771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab31dc72f374070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97fdf643fc84320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f23fd520f74c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>