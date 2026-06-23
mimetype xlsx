--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e25e59dba54c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a06936ad634e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f23fd520f74c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208159a72bff4cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97fdf643fc84320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f23fd520f74c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8438e1451b24111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208159a72bff4cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,200</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,857</x:t>
-[...60 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,902</x:t>
-[...48 lines deleted...]
-          <x:t>4,981</x:t>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,977</x:t>
-[...11 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,091</x:t>
-[...360 lines deleted...]
-          <x:t>4,973</x:t>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>