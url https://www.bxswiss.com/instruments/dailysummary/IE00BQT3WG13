--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a06936ad634e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbace169658c240e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208159a72bff4cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17654e61077451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8438e1451b24111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208159a72bff4cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b1fb77f65cd45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17654e61077451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,884</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>5,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>