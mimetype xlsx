--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbace169658c240e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffc8ebfe2e44bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17654e61077451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591f2b03369641a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b1fb77f65cd45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17654e61077451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf686801a46d4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591f2b03369641a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,927</x:t>
-[...4 lines deleted...]
-          <x:t>4,900</x:t>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,919</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...462 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,925</x:t>
-[...80 lines deleted...]
-          <x:t>4,896</x:t>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,862</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>