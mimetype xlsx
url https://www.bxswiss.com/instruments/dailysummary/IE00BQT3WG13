--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffc8ebfe2e44bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589e12442c404aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591f2b03369641a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e046d54fc554f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf686801a46d4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591f2b03369641a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87577e3731274146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e046d54fc554f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,968</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>4,974</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,967</x:t>
-[...323 lines deleted...]
-          <x:t>4,000</x:t>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>4,777</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>