--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589e12442c404aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff076112d8d41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e046d54fc554f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97326fd7da74821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87577e3731274146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e046d54fc554f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fdd6f5060d4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97326fd7da74821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,935</x:t>
+          <x:t>4,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,904</x:t>
-[...33 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,922</x:t>
+          <x:t>5,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,919</x:t>
-[...6 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,811</x:t>
+          <x:t>4,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,832</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,803</x:t>
-[...389 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,843</x:t>
-[...63 lines deleted...]
-          <x:t>4,823</x:t>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>