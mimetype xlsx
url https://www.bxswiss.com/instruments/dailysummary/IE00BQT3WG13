--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff076112d8d41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd418ae47a64093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97326fd7da74821"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228682a5bb084340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fdd6f5060d4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97326fd7da74821" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c82d1eb99724090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228682a5bb084340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,936</x:t>
+          <x:t>4,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,923</x:t>
-[...6 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,006</x:t>
+          <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,985</x:t>
-[...6 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,997</x:t>
+          <x:t>4,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,988</x:t>
-[...485 lines deleted...]
-          <x:t>4,812</x:t>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>