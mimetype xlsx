--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd418ae47a64093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb024685e3caa402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228682a5bb084340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37d002966fd4923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c82d1eb99724090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228682a5bb084340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red23e149e0b04181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37d002966fd4923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQT3WG13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,490</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,827</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>6,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>4,786</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>28.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,726</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>4,758</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,701</x:t>
-[...26 lines deleted...]
-          <x:t>4,685</x:t>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>