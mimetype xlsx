--- v10 (2026-09-10)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2567ffb56cf49ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b2d170d6f14192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573bb61e7b0f41d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc703e4244c364a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6ec5c16bd242cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573bb61e7b0f41d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbcb24c8c9c498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc703e4244c364a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>