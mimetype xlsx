--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b2d170d6f14192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2745ffca06f646fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc703e4244c364a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339b437dc9354576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbcb24c8c9c498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc703e4244c364a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R740d9c67192048cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339b437dc9354576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>