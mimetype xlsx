--- v2 (2026-03-12)
+++ v3 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c65f672e2e4450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438b40bcaeae4063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916cfda0dc384232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e3005725a94ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27714e82a8fc48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916cfda0dc384232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b79b25eac74706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e3005725a94ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>