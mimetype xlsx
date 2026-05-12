--- v3 (2026-04-01)
+++ v4 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438b40bcaeae4063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ba92d94bb34094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e3005725a94ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b7babacd374d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b79b25eac74706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e3005725a94ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41adc92bc1c4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b7babacd374d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>93,084</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>