--- v4 (2026-05-12)
+++ v5 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ba92d94bb34094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4fe60338da4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b7babacd374d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70f7f9461cf4ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41adc92bc1c4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b7babacd374d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d50907e4004dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70f7f9461cf4ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>