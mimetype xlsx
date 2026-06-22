--- v5 (2026-06-01)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4fe60338da4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3572012b76144b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70f7f9461cf4ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b9bccc15fde4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d50907e4004dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70f7f9461cf4ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4edb29e8eecb4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b9bccc15fde4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>