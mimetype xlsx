--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3572012b76144b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a4087521e14229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b9bccc15fde4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03fd292dee85496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4edb29e8eecb4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b9bccc15fde4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cece611edb1497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03fd292dee85496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>