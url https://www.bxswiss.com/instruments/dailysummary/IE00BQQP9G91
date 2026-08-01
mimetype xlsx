--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a4087521e14229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2b8d75370742e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03fd292dee85496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f2fc875fb94201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cece611edb1497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03fd292dee85496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d160a6618674f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f2fc875fb94201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>