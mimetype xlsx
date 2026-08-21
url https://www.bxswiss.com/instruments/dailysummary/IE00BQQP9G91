--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2b8d75370742e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc889a3729724ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f2fc875fb94201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471a0fd2da834005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d160a6618674f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f2fc875fb94201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d14c5ebe6a946e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471a0fd2da834005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>