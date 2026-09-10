--- v9 (2026-08-21)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc889a3729724ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2567ffb56cf49ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471a0fd2da834005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R573bb61e7b0f41d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d14c5ebe6a946e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471a0fd2da834005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6ec5c16bd242cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R573bb61e7b0f41d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9G91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>