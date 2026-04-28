--- v4 (2026-03-31)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797b1097899e443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa97f693d9734f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae085b5716c2454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7545ae62a1f408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fb1fcc07514120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae085b5716c2454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf826d4bac948b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7545ae62a1f408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Gold Miners UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9F84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>94,299</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,219</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>78,711</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>