--- v5 (2026-04-28)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa97f693d9734f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68b0f2b7638489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7545ae62a1f408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dd86956e994a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf826d4bac948b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7545ae62a1f408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3424628d9d35459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dd86956e994a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Gold Miners UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9F84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>