--- v6 (2026-05-21)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68b0f2b7638489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186649c318524d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dd86956e994a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871cfddcf82b473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3424628d9d35459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dd86956e994a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c216cbbef34bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871cfddcf82b473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Gold Miners UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9F84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>76,773</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>