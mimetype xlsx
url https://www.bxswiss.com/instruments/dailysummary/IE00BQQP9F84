--- v7 (2026-06-30)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186649c318524d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6258a0ee50467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871cfddcf82b473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6b27bc4e724869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c216cbbef34bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871cfddcf82b473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec52d5d5b54241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6b27bc4e724869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Gold Miners UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9F84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>