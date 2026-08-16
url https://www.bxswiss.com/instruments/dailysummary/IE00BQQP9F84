--- v8 (2026-07-27)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6258a0ee50467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89cfc34b02574f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6b27bc4e724869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107ad4ccd102402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec52d5d5b54241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6b27bc4e724869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ed7c896edb4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107ad4ccd102402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Gold Miners UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9F84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>