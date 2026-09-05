--- v9 (2026-08-16)
+++ v10 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89cfc34b02574f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761fe7b9b2a0470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107ad4ccd102402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c722c8df50a4ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ed7c896edb4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107ad4ccd102402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3214830c96804786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c722c8df50a4ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Gold Miners UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9F84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>