--- v10 (2026-09-05)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761fe7b9b2a0470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545baa2b23544347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c722c8df50a4ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd051b5bd8b9347f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3214830c96804786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c722c8df50a4ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3470460c06074fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd051b5bd8b9347f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Gold Miners UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9F84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>