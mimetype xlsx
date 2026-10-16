--- v11 (2026-09-25)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545baa2b23544347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225e835a27f94713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd051b5bd8b9347f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4accea6d44460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3470460c06074fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd051b5bd8b9347f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e54d206867e4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4accea6d44460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Gold Miners UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9F84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>