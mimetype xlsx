--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225e835a27f94713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76198cc466cb47ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4accea6d44460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a0d9a4d59a49f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e54d206867e4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4accea6d44460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4558ea2e1bd84b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a0d9a4d59a49f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Gold Miners UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQP9F84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,787</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>