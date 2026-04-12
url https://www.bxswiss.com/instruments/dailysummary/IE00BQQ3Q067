--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514f7f69fc1148ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e22b662b694ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd191f001cb4ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5694752d184bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf146bfe423e64506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd191f001cb4ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e5b080cf944f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5694752d184bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>14,243</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,142</x:t>
-[...512 lines deleted...]
-          <x:t>13,458</x:t>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>