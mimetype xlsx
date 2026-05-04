--- v6 (2026-04-12)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e22b662b694ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d5aa6deb654bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5694752d184bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87967d0e7f4942d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e5b080cf944f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5694752d184bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e4b0cd693c4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87967d0e7f4942d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...414 lines deleted...]
-          <x:t>14,050</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,004</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>13,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,095</x:t>
         </x:is>
       </x:c>
@@ -710,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>