--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d5aa6deb654bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a4b30e49174a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87967d0e7f4942d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redca567ef54541fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e4b0cd693c4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87967d0e7f4942d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7962d639b5174c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redca567ef54541fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>14,162</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,162</x:t>
-[...70 lines deleted...]
-          <x:t>14,312</x:t>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,381</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>14,401</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,677</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>14,381</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>