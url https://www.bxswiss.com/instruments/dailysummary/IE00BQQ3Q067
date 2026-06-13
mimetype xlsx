--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a4b30e49174a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17253420b59b4cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redca567ef54541fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e7788d787241b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7962d639b5174c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redca567ef54541fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe56fcb8373c4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e7788d787241b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>14,401</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,677</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,671</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>