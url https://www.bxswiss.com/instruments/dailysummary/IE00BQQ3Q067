--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17253420b59b4cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeaffd408ebb473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e7788d787241b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd533efbb1a7e446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe56fcb8373c4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e7788d787241b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64aa7dfa10a346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd533efbb1a7e446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>15,422</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,319</x:t>
-[...146 lines deleted...]
-          <x:t>15,695</x:t>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>15,516</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>15,046</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,046</x:t>
-[...112 lines deleted...]
-          <x:t>15,725</x:t>
+          <x:t>15,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>