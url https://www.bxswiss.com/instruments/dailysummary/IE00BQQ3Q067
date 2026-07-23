--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeaffd408ebb473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9ffd19b87f4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd533efbb1a7e446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1291f5db55604a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64aa7dfa10a346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd533efbb1a7e446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056ff2f5c48d4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1291f5db55604a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,471</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,579</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>15,359</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>15,348</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,151</x:t>
-[...436 lines deleted...]
-          <x:t>15,342</x:t>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>