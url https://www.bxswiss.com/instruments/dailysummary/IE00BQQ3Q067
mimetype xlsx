--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9ffd19b87f4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bba8e5df36343eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1291f5db55604a13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R939da879b81541c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056ff2f5c48d4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1291f5db55604a13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf580cfee07d34d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R939da879b81541c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,588</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,477</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>