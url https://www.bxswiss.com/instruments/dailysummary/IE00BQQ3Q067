--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bba8e5df36343eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39f1e56a8d34a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R939da879b81541c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7119428f738a4ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf580cfee07d34d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R939da879b81541c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f005dded1846c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7119428f738a4ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>15,352</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>15,411</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,354</x:t>
-[...151 lines deleted...]
-          <x:t>15,466</x:t>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,466</x:t>
-[...48 lines deleted...]
-          <x:t>15,803</x:t>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,793</x:t>
-[...43 lines deleted...]
-          <x:t>15,812</x:t>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,752</x:t>
-[...26 lines deleted...]
-          <x:t>15,764</x:t>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>