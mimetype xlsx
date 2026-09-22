--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39f1e56a8d34a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbafa5768b17451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7119428f738a4ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0263da18d924f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f005dded1846c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7119428f738a4ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c1a04c8a384ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0263da18d924f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>15,466</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,466</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>15,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,752</x:t>
-[...48 lines deleted...]
-          <x:t>15,766</x:t>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>