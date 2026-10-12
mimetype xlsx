--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbafa5768b17451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3567e1946c5a40da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0263da18d924f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5867a8d513f40f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c1a04c8a384ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0263da18d924f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bb351168ca479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5867a8d513f40f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,333</x:t>
-[...43 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,227</x:t>
-[...85 lines deleted...]
-          <x:t>16,284</x:t>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,473</x:t>
-[...198 lines deleted...]
-          <x:t>16,740</x:t>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>