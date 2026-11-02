--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3567e1946c5a40da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1147262d25b44324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5867a8d513f40f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3f2ffe4d714f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bb351168ca479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5867a8d513f40f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c457d7c87a4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3f2ffe4d714f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets Equity Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQQ3Q067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>16,268</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,392</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>16,622</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,384</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>16,781</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,752</x:t>
-[...377 lines deleted...]
-          <x:t>16,495</x:t>
+          <x:t>16,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>