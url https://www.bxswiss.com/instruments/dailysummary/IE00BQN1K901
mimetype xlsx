--- v4 (2026-03-19)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a00a1867394a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra559c0e64e1b4da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree34ff60b8f44c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b3a0199dce4d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3d3581ff5e64f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree34ff60b8f44c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1c3aabe60e42a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b3a0199dce4d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>11,930</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,819</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>11,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>