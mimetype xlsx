--- v5 (2026-04-09)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra559c0e64e1b4da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa702012ddf4b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b3a0199dce4d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f5c898f90a44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1c3aabe60e42a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b3a0199dce4d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d57bf9c602f4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f5c898f90a44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>