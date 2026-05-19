--- v6 (2026-04-29)
+++ v7 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa702012ddf4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15475dd6e8df4201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f5c898f90a44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e92245100647e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d57bf9c602f4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f5c898f90a44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fce321fc3d4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e92245100647e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>11,778</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,839</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,906</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,841</x:t>
-[...117 lines deleted...]
-          <x:t>11,810</x:t>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>