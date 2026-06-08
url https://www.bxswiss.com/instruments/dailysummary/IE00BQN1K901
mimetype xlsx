--- v7 (2026-05-19)
+++ v8 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15475dd6e8df4201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e646583ae3d4cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e92245100647e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95b572b74eb4588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fce321fc3d4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e92245100647e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61416e28211a4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95b572b74eb4588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,906</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,841</x:t>
-[...448 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>12,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,062</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>