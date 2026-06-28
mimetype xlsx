--- v8 (2026-06-08)
+++ v9 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e646583ae3d4cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85ffac71c5540fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95b572b74eb4588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2094f8249e54557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61416e28211a4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95b572b74eb4588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c25adc17634f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2094f8249e54557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>12,223</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,296</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>12,539</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,473</x:t>
-[...188 lines deleted...]
-          <x:t>12,352</x:t>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>