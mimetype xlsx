--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85ffac71c5540fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ea107ac39e44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2094f8249e54557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a8659b565e48c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c25adc17634f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2094f8249e54557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2079927ce43445fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a8659b565e48c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>12,412</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,395</x:t>
-[...11 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,746</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>12,596</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>