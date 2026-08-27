--- v10 (2026-07-18)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ea107ac39e44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e3d6527e03498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a8659b565e48c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree395a0759254a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2079927ce43445fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a8659b565e48c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3d7d86e81d493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree395a0759254a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...409 lines deleted...]
-          <x:t>12,856</x:t>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,778</x:t>
-[...220 lines deleted...]
-          <x:t>12,672</x:t>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>