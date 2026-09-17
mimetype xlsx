--- v11 (2026-08-27)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e3d6527e03498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca8aac07b6e4a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree395a0759254a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cb21517fc34af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d3d7d86e81d493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree395a0759254a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccbe060473c54828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cb21517fc34af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>12,898</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,142</x:t>
-[...313 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,224</x:t>
-[...31 lines deleted...]
-          <x:t>12,990</x:t>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...127 lines deleted...]
-          <x:t>13,184</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>