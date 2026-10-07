--- v12 (2026-09-17)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca8aac07b6e4a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b9f8fac7f24a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cb21517fc34af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6364be566b043bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccbe060473c54828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cb21517fc34af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb24d5efbb86446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6364be566b043bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,224</x:t>
-[...31 lines deleted...]
-          <x:t>12,990</x:t>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>12,995</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>13,006</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,940</x:t>
-[...112 lines deleted...]
-          <x:t>13,023</x:t>
+          <x:t>12,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>