--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b9f8fac7f24a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87cc999ae1204199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6364be566b043bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbc47147bd54a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb24d5efbb86446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6364be566b043bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71e3ce73a864039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbc47147bd54a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Value Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>13,006</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,940</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,025</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>