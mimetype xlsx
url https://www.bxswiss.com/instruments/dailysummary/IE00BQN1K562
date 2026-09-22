--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee6bdbee1764b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb5c83278404e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54a8fe766024e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff065ea8e9b54ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e20f3c4815477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54a8fe766024e16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30155a7d0a264f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff065ea8e9b54ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...504 lines deleted...]
-          <x:t>11,477</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,413</x:t>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>