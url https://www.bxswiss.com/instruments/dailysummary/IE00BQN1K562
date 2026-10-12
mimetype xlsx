--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb5c83278404e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139603a4dea840f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff065ea8e9b54ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafca109c27644696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30155a7d0a264f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff065ea8e9b54ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd701880fb63144bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafca109c27644696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>11,425</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,402</x:t>
-[...323 lines deleted...]
-          <x:t>11,302</x:t>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>