--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139603a4dea840f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950835d98d274a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafca109c27644696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd67e8bdd864056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd701880fb63144bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafca109c27644696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65986e730784a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd67e8bdd864056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>11,197</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>11,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,085</x:t>
-[...65 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,338</x:t>
-[...414 lines deleted...]
-          <x:t>11,210</x:t>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>