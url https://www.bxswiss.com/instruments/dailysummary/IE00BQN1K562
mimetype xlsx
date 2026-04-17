--- v2 (2026-03-24)
+++ v3 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc1a7cc1bdc47bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512418af33ba4213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49de14d2614245f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a37dd3d7c44345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82f7a5364b949d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49de14d2614245f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575c66ba499045c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a37dd3d7c44345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,690</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,646</x:t>
-[...43 lines deleted...]
-          <x:t>10,757</x:t>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,744</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>10,634</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>9,904</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>