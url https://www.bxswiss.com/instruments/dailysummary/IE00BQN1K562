--- v3 (2026-04-17)
+++ v4 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512418af33ba4213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a53af7a905140e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a37dd3d7c44345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc78f6d47cf471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575c66ba499045c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a37dd3d7c44345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b4f0aa065443b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc78f6d47cf471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>10,193</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,177</x:t>
-[...220 lines deleted...]
-          <x:t>10,660</x:t>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>