--- v4 (2026-05-24)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a53af7a905140e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ef708599d1493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc78f6d47cf471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3058a7c30f8f4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b4f0aa065443b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc78f6d47cf471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a42e80f626a45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3058a7c30f8f4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,677</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,620</x:t>
-[...75 lines deleted...]
-          <x:t>10,694</x:t>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,582</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,598</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>10,718</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>