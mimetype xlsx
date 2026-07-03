--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ef708599d1493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e212cc13d14e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3058a7c30f8f4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025b19e892234d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a42e80f626a45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3058a7c30f8f4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6b52d32dcd4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025b19e892234d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,259 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>10,611</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,508</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>10,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,672</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>