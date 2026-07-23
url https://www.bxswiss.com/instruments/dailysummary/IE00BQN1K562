--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e212cc13d14e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54a0ef0e42042ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025b19e892234d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54e59725cd5640ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6b52d32dcd4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025b19e892234d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6374dc03ff4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54e59725cd5640ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,055</x:t>
-[...31 lines deleted...]
-          <x:t>10,957</x:t>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>10,990</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>10,996</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,996</x:t>
-[...43 lines deleted...]
-          <x:t>11,045</x:t>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,015</x:t>
-[...85 lines deleted...]
-          <x:t>11,220</x:t>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>