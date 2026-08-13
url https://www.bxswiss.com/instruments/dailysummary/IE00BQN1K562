--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54a0ef0e42042ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c132e4ba4844d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54e59725cd5640ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a02e6dd9f345e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6374dc03ff4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54e59725cd5640ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaff1f5581294470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a02e6dd9f345e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>10,990</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>10,996</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,996</x:t>
-[...124 lines deleted...]
-          <x:t>11,097</x:t>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,267</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>11,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>