--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c132e4ba4844d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee6bdbee1764b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a02e6dd9f345e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54a8fe766024e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaff1f5581294470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a02e6dd9f345e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e20f3c4815477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54a8fe766024e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQN1K562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>11,321</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,304</x:t>
-[...70 lines deleted...]
-          <x:t>11,345</x:t>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,411</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>11,502</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>