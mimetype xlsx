--- v4 (2026-03-16)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01316663e364690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf936df969e486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222815ee74394097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra410b448b1a54d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcd1a4d14c7400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222815ee74394097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4d221957544e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra410b448b1a54d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQ70R696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>47,039</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>