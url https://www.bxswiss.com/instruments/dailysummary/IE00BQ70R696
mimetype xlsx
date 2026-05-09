--- v5 (2026-04-17)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf936df969e486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab68d2df16a54fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra410b448b1a54d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd93f329f154953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4d221957544e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra410b448b1a54d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1412ca40f07242e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd93f329f154953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQ70R696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>