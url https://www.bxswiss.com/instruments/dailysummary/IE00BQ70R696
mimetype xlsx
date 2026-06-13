--- v6 (2026-05-09)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab68d2df16a54fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff430df4ef224ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd93f329f154953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800b1803a260425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1412ca40f07242e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd93f329f154953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a54d12ff884e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800b1803a260425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQ70R696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,151</x:t>
-[...576 lines deleted...]
-          <x:t>47,912</x:t>
+          <x:t>49,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>