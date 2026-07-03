--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff430df4ef224ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2690d489480f48c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800b1803a260425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20617fc195114be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a54d12ff884e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800b1803a260425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524953f962be4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20617fc195114be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQ70R696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>