--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2690d489480f48c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d2a825fc6c45fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20617fc195114be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c69805cd03240ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524953f962be4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20617fc195114be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ebcb72573642bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c69805cd03240ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQ70R696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>