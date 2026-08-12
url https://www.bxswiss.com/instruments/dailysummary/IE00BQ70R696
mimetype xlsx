--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d2a825fc6c45fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ef1ecc660344cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c69805cd03240ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra331a265527f4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ebcb72573642bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c69805cd03240ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf2a4ccc03a4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra331a265527f4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQ70R696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>55,254</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>