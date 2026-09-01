--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ef1ecc660344cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12912c2e9f6b47f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra331a265527f4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ae459b5335454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf2a4ccc03a4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra331a265527f4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d53dd72b59d4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ae459b5335454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQ70R696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>