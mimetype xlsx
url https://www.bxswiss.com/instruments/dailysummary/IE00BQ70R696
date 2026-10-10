--- v11 (2026-09-01)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12912c2e9f6b47f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra168e0c478144b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ae459b5335454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cb8dff8b6ab4547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d53dd72b59d4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ae459b5335454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1962f9fbc4b04714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cb8dff8b6ab4547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQ70R696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>59,807</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>