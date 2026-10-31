--- v12 (2026-10-10)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra168e0c478144b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeae1e5eae3f421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cb8dff8b6ab4547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e4d43f4173242f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1962f9fbc4b04714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cb8dff8b6ab4547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709a9733011d48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e4d43f4173242f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BQ70R696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,673</x:t>
-[...139 lines deleted...]
-          <x:t>59,683</x:t>
+          <x:t>60,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,718</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>62,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,768</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>60,049</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>