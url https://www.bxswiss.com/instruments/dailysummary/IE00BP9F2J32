--- v4 (2026-03-26)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a184cb4c4be4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001e6ee062ca4dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5097d24422784a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d6c84b32394f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8716b558f6f34a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5097d24422784a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74973d5aa3fa42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d6c84b32394f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs - Euro Low Duration Corporate Bond UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP9F2J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>