--- v5 (2026-04-23)
+++ v6 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001e6ee062ca4dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1a3e67dac8495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d6c84b32394f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425ef29d19d143df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74973d5aa3fa42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d6c84b32394f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a24611638444dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425ef29d19d143df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs - Euro Low Duration Corporate Bond UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP9F2J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,396</x:t>
-[...242 lines deleted...]
-          <x:t>93,359</x:t>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,084</x:t>
-[...26 lines deleted...]
-          <x:t>93,046</x:t>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>