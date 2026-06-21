--- v6 (2026-05-31)
+++ v7 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1a3e67dac8495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695050fa9a4a4a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425ef29d19d143df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5584091783794b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a24611638444dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425ef29d19d143df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf170bbe32f1d44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5584091783794b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs - Euro Low Duration Corporate Bond UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP9F2J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>92,558</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>93,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>