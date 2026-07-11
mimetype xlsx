--- v7 (2026-06-21)
+++ v8 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695050fa9a4a4a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f501b5785734437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5584091783794b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de49019eae04bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf170bbe32f1d44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5584091783794b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e0aeda1dc84193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de49019eae04bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs - Euro Low Duration Corporate Bond UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP9F2J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>93,059</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,653</x:t>
-[...129 lines deleted...]
-          <x:t>93,362</x:t>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,266</x:t>
-[...242 lines deleted...]
-          <x:t>93,465</x:t>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>