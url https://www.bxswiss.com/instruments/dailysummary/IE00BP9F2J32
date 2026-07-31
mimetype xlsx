--- v8 (2026-07-11)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f501b5785734437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4661dd1209400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de49019eae04bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38600c843c447f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e0aeda1dc84193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de49019eae04bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20bf978d38a347d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38600c843c447f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs - Euro Low Duration Corporate Bond UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP9F2J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>93,031</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>93,031</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,837</x:t>
-[...119 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,676</x:t>
-[...333 lines deleted...]
-          <x:t>93,100</x:t>
+          <x:t>93,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>