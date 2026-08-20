--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4661dd1209400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fa7d5d482e404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38600c843c447f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb2a1a417ff4859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20bf978d38a347d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38600c843c447f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7fce6d7e4148e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb2a1a417ff4859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs - Euro Low Duration Corporate Bond UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP9F2J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,455</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>93,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,480</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>