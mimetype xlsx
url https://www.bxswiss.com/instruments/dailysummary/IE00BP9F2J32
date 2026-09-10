--- v10 (2026-08-20)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fa7d5d482e404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9ad8a651bf4101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb2a1a417ff4859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd717066574a04c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7fce6d7e4148e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb2a1a417ff4859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85463582b1274689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd717066574a04c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs - Euro Low Duration Corporate Bond UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP9F2J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>94,093</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,693</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>93,822</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>