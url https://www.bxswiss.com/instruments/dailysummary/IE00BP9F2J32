--- v11 (2026-09-10)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9ad8a651bf4101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4aec2e2294d45be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd717066574a04c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfc2bc456754edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85463582b1274689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd717066574a04c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1620bc59124b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfc2bc456754edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs - Euro Low Duration Corporate Bond UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP9F2J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>94,121</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>