--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4aec2e2294d45be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef469288df84f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfc2bc456754edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdb0efe47744e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1620bc59124b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfc2bc456754edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4623b2035cd647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdb0efe47744e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs - Euro Low Duration Corporate Bond UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP9F2J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>