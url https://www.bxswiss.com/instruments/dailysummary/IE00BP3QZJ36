--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603d1a4c7fec41be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea59ace584be46cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb83e9886f0a42c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c101d697f444236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re264688509f54ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb83e9886f0a42c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bab8a46e4c41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c101d697f444236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>