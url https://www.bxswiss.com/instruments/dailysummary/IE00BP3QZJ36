--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea59ace584be46cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819cbafa6e5444a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c101d697f444236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8202233a7fcc4b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bab8a46e4c41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c101d697f444236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9b963817184f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8202233a7fcc4b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>56,792</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,492</x:t>
-[...571 lines deleted...]
-          <x:t>56,565</x:t>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>