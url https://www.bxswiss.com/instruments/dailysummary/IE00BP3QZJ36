--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819cbafa6e5444a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a269c7144834bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8202233a7fcc4b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13db832e4af843d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9b963817184f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8202233a7fcc4b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7fe36c1d3d4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13db832e4af843d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>57,651</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>57,269</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>