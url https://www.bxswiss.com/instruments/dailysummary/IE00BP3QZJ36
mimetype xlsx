--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a269c7144834bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4976bacb3024031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13db832e4af843d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027380e8c07e4476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7fe36c1d3d4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13db832e4af843d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194dc17d9008489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027380e8c07e4476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>58,413</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>