--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4976bacb3024031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c695613f2f4c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027380e8c07e4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d36949380934545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194dc17d9008489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027380e8c07e4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec306f6aa514438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d36949380934545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>