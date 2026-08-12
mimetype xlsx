--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c695613f2f4c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf97ac96d4b42e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d36949380934545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7e1c58a8aa4a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec306f6aa514438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d36949380934545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0317601d1164bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7e1c58a8aa4a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>