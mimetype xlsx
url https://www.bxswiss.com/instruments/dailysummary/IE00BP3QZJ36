--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf97ac96d4b42e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cebfbf96ec495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7e1c58a8aa4a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f3cc2a86bf40c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0317601d1164bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7e1c58a8aa4a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382e2b9267b14859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f3cc2a86bf40c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>