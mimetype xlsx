--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cebfbf96ec495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9981cdd88d448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f3cc2a86bf40c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254a921b40e34149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382e2b9267b14859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f3cc2a86bf40c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63eca3240404263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254a921b40e34149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>