--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9981cdd88d448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3eeeb63c574a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254a921b40e34149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b28fab3a174150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63eca3240404263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254a921b40e34149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bc4432f3574f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b28fab3a174150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>