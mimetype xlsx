--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3eeeb63c574a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709d1d8252654fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b28fab3a174150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f387765fd3d4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bc4432f3574f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b28fab3a174150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbefe4738e4584893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f387765fd3d4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI France UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZJ36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>