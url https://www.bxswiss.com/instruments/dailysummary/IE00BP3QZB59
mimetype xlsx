--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b87ddc8c334a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54d6a078dac4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54a8ea11c8c4ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref19d4a03ea84531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0a2f4837374de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54a8ea11c8c4ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f9b2e9b958492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref19d4a03ea84531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>