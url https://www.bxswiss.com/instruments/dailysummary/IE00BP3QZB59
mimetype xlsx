--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54d6a078dac4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a89a6911e94c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref19d4a03ea84531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893e8b92b0f84931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f9b2e9b958492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref19d4a03ea84531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R484ab06c9a39445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893e8b92b0f84931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>