--- v4 (2026-03-15)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22076cf3db994d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a970226cc74202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re30f31694a794301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51641783a43843f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdca8f1151e649db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re30f31694a794301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f79d0aa57fa4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51641783a43843f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>