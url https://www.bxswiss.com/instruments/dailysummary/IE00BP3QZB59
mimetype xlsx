--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a970226cc74202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a100b0edb1a4e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51641783a43843f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485e0c11d7db47c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f79d0aa57fa4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51641783a43843f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c1340663ed4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485e0c11d7db47c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>