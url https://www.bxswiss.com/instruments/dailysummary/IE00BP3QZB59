--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a100b0edb1a4e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2819cd654578495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485e0c11d7db47c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fae38aa3c14ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c1340663ed4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485e0c11d7db47c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f3d0930b7549ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fae38aa3c14ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>