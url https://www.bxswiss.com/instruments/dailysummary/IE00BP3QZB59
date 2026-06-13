--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2819cd654578495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31aa417d5a594777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fae38aa3c14ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3618e73674cd4026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f3d0930b7549ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fae38aa3c14ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8ab505f7f34db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3618e73674cd4026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>