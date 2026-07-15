--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31aa417d5a594777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53f5675183a4331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3618e73674cd4026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12c5089fa70431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8ab505f7f34db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3618e73674cd4026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab560f55e354939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12c5089fa70431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,431</x:t>
-[...252 lines deleted...]
-          <x:t>63,729</x:t>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>