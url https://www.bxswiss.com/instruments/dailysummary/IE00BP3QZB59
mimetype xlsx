--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53f5675183a4331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbfc2b817b348ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12c5089fa70431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612f41bf315746a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab560f55e354939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12c5089fa70431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087e2f8c818942ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612f41bf315746a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>63,982</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>63,833</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>