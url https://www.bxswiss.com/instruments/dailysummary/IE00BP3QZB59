--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbfc2b817b348ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfe6c7b28294ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612f41bf315746a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebfeb9bfc1f4a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087e2f8c818942ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612f41bf315746a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ee8ed96a0c41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebfeb9bfc1f4a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>