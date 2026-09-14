--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfe6c7b28294ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b87ddc8c334a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebfeb9bfc1f4a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54a8ea11c8c4ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ee8ed96a0c41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebfeb9bfc1f4a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0a2f4837374de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54a8ea11c8c4ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZB59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>65,014</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,741</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>65,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>