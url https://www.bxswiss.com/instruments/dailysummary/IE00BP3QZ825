--- v3 (2026-03-16)
+++ v4 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3a40c9bf1a4d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d353726c354957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b7ad1b30544cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aad60f5a24a4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af5fa7b3403457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b7ad1b30544cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae56af22cbe34c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aad60f5a24a4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>74,834</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>