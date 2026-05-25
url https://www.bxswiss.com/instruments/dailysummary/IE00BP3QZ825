--- v4 (2026-04-15)
+++ v5 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d353726c354957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81d501215e9463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aad60f5a24a4f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9986f1514d84441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae56af22cbe34c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aad60f5a24a4f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd3da3e5d614dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9986f1514d84441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>82,081</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>