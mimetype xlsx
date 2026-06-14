--- v5 (2026-05-25)
+++ v6 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81d501215e9463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dab8f10e444b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9986f1514d84441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883783c137ec4b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd3da3e5d614dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9986f1514d84441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5f48971ad7479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883783c137ec4b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>