--- v6 (2026-06-14)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dab8f10e444b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf137ba7da7e343ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883783c137ec4b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf660b2ba4f8d4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5f48971ad7479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883783c137ec4b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fff5681be64919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf660b2ba4f8d4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>