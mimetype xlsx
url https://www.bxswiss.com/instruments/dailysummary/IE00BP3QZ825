--- v7 (2026-07-04)
+++ v8 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf137ba7da7e343ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3621e906a1e94ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf660b2ba4f8d4a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2207fd4cae453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fff5681be64919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf660b2ba4f8d4a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6512bb4ed74122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2207fd4cae453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,988</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,302</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>96,318</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>