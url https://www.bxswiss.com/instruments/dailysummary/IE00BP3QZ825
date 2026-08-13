--- v8 (2026-07-24)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3621e906a1e94ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb335ac480b7d4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2207fd4cae453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45bd8ec2b6e748b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6512bb4ed74122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2207fd4cae453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d656cd6259430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45bd8ec2b6e748b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,122</x:t>
+          <x:t>94,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,714</x:t>
-[...6 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,708</x:t>
+          <x:t>96,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,446</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>93,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,892</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>