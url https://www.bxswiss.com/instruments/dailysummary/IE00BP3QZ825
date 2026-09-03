--- v9 (2026-08-13)
+++ v10 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb335ac480b7d4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73dca30d9094361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45bd8ec2b6e748b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b7541f64734796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d656cd6259430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45bd8ec2b6e748b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80bafe0e99154907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b7541f64734796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>95,604</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,489</x:t>
-[...431 lines deleted...]
-          <x:t>96,887</x:t>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>