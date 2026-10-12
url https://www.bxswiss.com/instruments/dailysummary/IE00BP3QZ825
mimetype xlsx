--- v10 (2026-09-03)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73dca30d9094361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb38bd6a891b4549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b7541f64734796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d75fa4df33c4b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80bafe0e99154907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b7541f64734796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eac04497f0d4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d75fa4df33c4b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>93,191</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,431</x:t>
-[...517 lines deleted...]
-          <x:t>92,507</x:t>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>