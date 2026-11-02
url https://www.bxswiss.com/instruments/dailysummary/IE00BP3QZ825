--- v11 (2026-10-12)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb38bd6a891b4549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd67057c86e4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d75fa4df33c4b70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38543f7195fd4b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eac04497f0d4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d75fa4df33c4b70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23eb6a7469ff4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38543f7195fd4b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>93,883</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,881</x:t>
-[...490 lines deleted...]
-          <x:t>97,926</x:t>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>