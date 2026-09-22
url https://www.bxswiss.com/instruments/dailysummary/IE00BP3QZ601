--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49a4875a46d40a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942182a550a343d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea59c436dfb4bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4354a56e0bb14174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01138134dba0441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea59c436dfb4bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3636073798e648cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4354a56e0bb14174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,461</x:t>
-[...124 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,195</x:t>
-[...90 lines deleted...]
-          <x:t>72,575</x:t>
+          <x:t>73,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>