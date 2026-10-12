--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942182a550a343d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1fc45bd27648ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4354a56e0bb14174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe771060195d44c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3636073798e648cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4354a56e0bb14174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207614b1171e483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe771060195d44c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,195</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>