--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1fc45bd27648ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac842b9130b34063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe771060195d44c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd90e105a2f9245b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207614b1171e483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe771060195d44c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2ac0a426604459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd90e105a2f9245b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>