--- v3 (2026-03-24)
+++ v4 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabec97b16cbf4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb0f78be5fb4193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3889fbbc5a6c4897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132a0d8d1d1e4cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ac60b562b141a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3889fbbc5a6c4897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb597015c50634e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132a0d8d1d1e4cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>