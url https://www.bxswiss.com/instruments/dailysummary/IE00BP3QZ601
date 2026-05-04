--- v4 (2026-04-13)
+++ v5 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb0f78be5fb4193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf678ec221ed944ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R132a0d8d1d1e4cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c827dda37f4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb597015c50634e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R132a0d8d1d1e4cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1917c95d2246d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c827dda37f4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,522</x:t>
+          <x:t>64,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,978</x:t>
-[...377 lines deleted...]
-          <x:t>64,609</x:t>
+          <x:t>64,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>