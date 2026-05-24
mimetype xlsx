--- v5 (2026-05-04)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf678ec221ed944ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re482bc9f3856418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c827dda37f4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26cb4509583848eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1917c95d2246d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c827dda37f4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01dae4e731034db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26cb4509583848eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,827</x:t>
-[...75 lines deleted...]
-          <x:t>65,569</x:t>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,477</x:t>
-[...166 lines deleted...]
-          <x:t>65,635</x:t>
+          <x:t>65,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>