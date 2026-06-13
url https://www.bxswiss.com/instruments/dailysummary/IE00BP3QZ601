--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re482bc9f3856418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf65742cb3f4337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26cb4509583848eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e9a3d89612455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01dae4e731034db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26cb4509583848eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035c4d4a54894fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e9a3d89612455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>