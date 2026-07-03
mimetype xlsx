--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf65742cb3f4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3032bb4d5948428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e9a3d89612455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e9bdd95e6a44b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035c4d4a54894fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e9a3d89612455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e2c4c079fc4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e9bdd95e6a44b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>68,144</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,976</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>68,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,368</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>