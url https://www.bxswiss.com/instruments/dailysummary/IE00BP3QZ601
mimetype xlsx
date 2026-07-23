--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3032bb4d5948428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a08a007dd994009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e9bdd95e6a44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885b3ec6ff1a4828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e2c4c079fc4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e9bdd95e6a44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2415bf1888974332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885b3ec6ff1a4828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>