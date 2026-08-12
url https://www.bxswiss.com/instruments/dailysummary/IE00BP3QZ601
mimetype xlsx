--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a08a007dd994009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfb43f16277487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885b3ec6ff1a4828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b26e5143b84d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2415bf1888974332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885b3ec6ff1a4828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa01eb2705704f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b26e5143b84d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,014</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>70,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,059</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>71,643</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>