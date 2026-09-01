--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfb43f16277487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49a4875a46d40a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b26e5143b84d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea59c436dfb4bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa01eb2705704f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b26e5143b84d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01138134dba0441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea59c436dfb4bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BP3QZ601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>