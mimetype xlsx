--- v4 (2026-03-14)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd75db6089e8e452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40149210bf634bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec083ebd2fc44db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cbfff961e34d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7463610455054be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec083ebd2fc44db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66e4f5808d343ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cbfff961e34d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>60,436</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>