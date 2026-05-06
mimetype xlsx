--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40149210bf634bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b876fbdfc1f4e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cbfff961e34d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211ef4c8ee75477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66e4f5808d343ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cbfff961e34d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2291e08c49b4634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211ef4c8ee75477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>