--- v6 (2026-05-06)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b876fbdfc1f4e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redaa4cb9552646d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211ef4c8ee75477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e8bb661e67b4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2291e08c49b4634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211ef4c8ee75477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c6ccfb02db4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e8bb661e67b4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>