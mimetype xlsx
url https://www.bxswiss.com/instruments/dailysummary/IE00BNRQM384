--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redaa4cb9552646d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e34bc3ba5a74267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e8bb661e67b4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7a759f212a483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c6ccfb02db4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e8bb661e67b4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c221240c39944a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7a759f212a483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>