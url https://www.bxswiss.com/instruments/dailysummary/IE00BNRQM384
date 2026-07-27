--- v8 (2026-06-15)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e34bc3ba5a74267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6dcde522604625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7a759f212a483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R532f116055834e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c221240c39944a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7a759f212a483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7e1255a5114519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R532f116055834e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,948</x:t>
-[...112 lines deleted...]
-          <x:t>74,576</x:t>
+          <x:t>74,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>75,960</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>