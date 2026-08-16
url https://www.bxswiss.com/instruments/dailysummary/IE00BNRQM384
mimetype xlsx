--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6dcde522604625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239d4e0d9e344d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R532f116055834e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad34f46e7544f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7e1255a5114519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R532f116055834e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294707bc5f4e4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad34f46e7544f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,251</x:t>
-[...252 lines deleted...]
-          <x:t>72,640</x:t>
+          <x:t>75,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>