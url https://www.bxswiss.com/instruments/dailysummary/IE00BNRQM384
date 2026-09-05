--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239d4e0d9e344d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cee7f1a5e7e4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad34f46e7544f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955b9033557d4e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294707bc5f4e4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad34f46e7544f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fcbf73d1664c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955b9033557d4e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>74,583</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,099</x:t>
-[...566 lines deleted...]
-          <x:t>76,320</x:t>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>