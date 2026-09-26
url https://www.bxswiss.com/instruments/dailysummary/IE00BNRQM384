--- v11 (2026-09-05)
+++ v12 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cee7f1a5e7e4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4612c50fbcb743c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955b9033557d4e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d568dad31e4a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fcbf73d1664c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955b9033557d4e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212090fb6eef41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d568dad31e4a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>