--- v12 (2026-09-26)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4612c50fbcb743c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341fb80e27d84a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d568dad31e4a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8e172f16304599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212090fb6eef41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d568dad31e4a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cee042e4f3d4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8e172f16304599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>