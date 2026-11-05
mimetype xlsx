--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341fb80e27d84a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9cd23bfc5604317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8e172f16304599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220671cee33a4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cee042e4f3d4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8e172f16304599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e181d17e93e499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220671cee33a4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNRQM384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>