--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbead165e204d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96227356fea4876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3576d6347d5d4ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c629aba0dd45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ab3d1f758b4bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3576d6347d5d4ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4a133aaf894576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c629aba0dd45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>6,775</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,778</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>12.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,942</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>6,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,919</x:t>
-[...274 lines deleted...]
-          <x:t>6,758</x:t>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>