--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96227356fea4876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6774450a71439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c629aba0dd45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9498ca9597c452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4a133aaf894576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c629aba0dd45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3ea3bb7f6f4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9498ca9597c452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>