--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6774450a71439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30db77b99af4c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9498ca9597c452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c80005a3c3471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3ea3bb7f6f4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9498ca9597c452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2ed6f1d3ef4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c80005a3c3471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,852</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>6,887</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>7,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>