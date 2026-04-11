--- v5 (2026-03-21)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a86ccdcd38407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305d4ac9159f421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5a36d9f30c4e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b981a96b4149ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf99e1344832d49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5a36d9f30c4e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914cafec75664785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b981a96b4149ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>5,589</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,688</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,677</x:t>
-[...328 lines deleted...]
-          <x:t>5,498</x:t>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>