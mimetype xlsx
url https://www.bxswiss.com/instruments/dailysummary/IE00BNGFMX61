--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305d4ac9159f421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ef901d0d654276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b981a96b4149ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32db40ab1a664fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914cafec75664785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b981a96b4149ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3a3848fb804ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32db40ab1a664fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,534</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>