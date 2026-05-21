--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ef901d0d654276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89a4daca2f644cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32db40ab1a664fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137b4f7fe601424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3a3848fb804ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32db40ab1a664fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53426a203d346c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137b4f7fe601424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,715</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,692</x:t>
-[...80 lines deleted...]
-          <x:t>5,834</x:t>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,876</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>5,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,969</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,885</x:t>
-[...117 lines deleted...]
-          <x:t>5,931</x:t>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>