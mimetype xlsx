--- v8 (2026-05-21)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89a4daca2f644cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a937eb8dc145d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137b4f7fe601424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd203758d11144f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53426a203d346c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137b4f7fe601424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3b9c8d12774d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd203758d11144f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>6,051</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>6,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,104</x:t>
-[...21 lines deleted...]
-          <x:t>6,151</x:t>
+          <x:t>6,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,130</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>