--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a937eb8dc145d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab15da451ec04903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd203758d11144f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4a1213b3064666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3b9c8d12774d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd203758d11144f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598e85ca3c85460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4a1213b3064666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,222</x:t>
-[...377 lines deleted...]
-          <x:t>6,455</x:t>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,404</x:t>
-[...6 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>6,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,389</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>6,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>