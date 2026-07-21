--- v10 (2026-07-01)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab15da451ec04903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f72d45840e4ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4a1213b3064666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfdb9eece1434916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598e85ca3c85460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4a1213b3064666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e752d53e6c4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfdb9eece1434916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>6,210</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,209</x:t>
-[...151 lines deleted...]
-          <x:t>6,520</x:t>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,495</x:t>
-[...274 lines deleted...]
-          <x:t>6,562</x:t>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>