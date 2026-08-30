--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f72d45840e4ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbead165e204d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfdb9eece1434916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3576d6347d5d4ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e752d53e6c4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfdb9eece1434916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ab3d1f758b4bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3576d6347d5d4ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidelity Sustainable Research Enhanced Japan Equity UCITS ETF  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNGFMX61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,713</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,690</x:t>
-[...80 lines deleted...]
-          <x:t>6,513</x:t>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,616</x:t>
-[...306 lines deleted...]
-          <x:t>6,406</x:t>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>