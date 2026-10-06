--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0da3203e124fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c442ce51284bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8009305494746b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bdd0f3807ca45b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ba772b895f4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8009305494746b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra533ce9ddae747ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bdd0f3807ca45b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,323</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>07.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,289</x:t>
-[...144 lines deleted...]
-          <x:t>7,191</x:t>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>