--- v13 (2026-10-06)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c442ce51284bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e5fd6b55014d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bdd0f3807ca45b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1513732588de430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra533ce9ddae747ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bdd0f3807ca45b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18ba54029ce4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1513732588de430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,256</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>7,172</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,213</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>7,426</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>