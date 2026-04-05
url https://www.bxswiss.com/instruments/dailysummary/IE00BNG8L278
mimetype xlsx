--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa163ea0a53f4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9577511289244b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c96d1ac8ba4c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485c2aeeaf144bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5457b4e0d8b64b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c96d1ac8ba4c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc515f98d7c4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485c2aeeaf144bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,112</x:t>
-[...53 lines deleted...]
-          <x:t>6,124</x:t>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,116</x:t>
-[...394 lines deleted...]
-          <x:t>6,058</x:t>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,051</x:t>
-[...16 lines deleted...]
-          <x:t>6,056</x:t>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,996</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>5,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,939</x:t>
-[...4 lines deleted...]
-          <x:t>5,961</x:t>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>