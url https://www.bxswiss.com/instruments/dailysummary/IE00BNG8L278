--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9577511289244b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe611638e1f407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485c2aeeaf144bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf110ff604b7b4d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc515f98d7c4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485c2aeeaf144bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9edb7c09abdc48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf110ff604b7b4d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>5,986</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>