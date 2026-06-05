--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe611638e1f407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef5e288fd584f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf110ff604b7b4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5964d9ceb4534dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9edb7c09abdc48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf110ff604b7b4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b9b44605124360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5964d9ceb4534dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>