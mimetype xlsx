--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef5e288fd584f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb56610d00d4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5964d9ceb4534dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4007350116dc422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b9b44605124360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5964d9ceb4534dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dea5ab1bc3548e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4007350116dc422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>