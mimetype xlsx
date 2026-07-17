--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb56610d00d4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096231b6c1f74b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4007350116dc422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da974b14a2a462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dea5ab1bc3548e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4007350116dc422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cc510f19884231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da974b14a2a462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>6,917</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>03.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,914</x:t>
-[...205 lines deleted...]
-          <x:t>6,955</x:t>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,930</x:t>
-[...16 lines deleted...]
-          <x:t>6,975</x:t>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,945</x:t>
-[...220 lines deleted...]
-          <x:t>6,940</x:t>
+          <x:t>7,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>