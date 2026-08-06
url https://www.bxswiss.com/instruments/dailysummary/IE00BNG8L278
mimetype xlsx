--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096231b6c1f74b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bebadb3cc7489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da974b14a2a462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad17b5ef4af548b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cc510f19884231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da974b14a2a462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276a6ab3595b40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad17b5ef4af548b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,955</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,930</x:t>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>7,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,081</x:t>
-[...485 lines deleted...]
-          <x:t>7,038</x:t>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>