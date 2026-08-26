--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bebadb3cc7489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11462950b05848cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad17b5ef4af548b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4a862b68fd48b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276a6ab3595b40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad17b5ef4af548b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5c7c488afc4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4a862b68fd48b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,051</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,031</x:t>
-[...161 lines deleted...]
-          <x:t>6,991</x:t>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>7,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>