--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11462950b05848cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0da3203e124fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4a862b68fd48b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8009305494746b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5c7c488afc4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4a862b68fd48b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ba772b895f4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8009305494746b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard ESG Global All Cap UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BNG8L278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>7,072</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,066</x:t>
-[...26 lines deleted...]
-          <x:t>7,186</x:t>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,242</x:t>
-[...333 lines deleted...]
-          <x:t>7,155</x:t>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>