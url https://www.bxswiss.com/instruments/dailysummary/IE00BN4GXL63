--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1431db31a2f04cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece81f5b816e419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d36d57c5a84fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47aa883db6cc4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6c4166618d4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d36d57c5a84fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1945d39c9ad46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47aa883db6cc4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>9,961</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>9,988</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,926</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>9,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,926</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,951</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>