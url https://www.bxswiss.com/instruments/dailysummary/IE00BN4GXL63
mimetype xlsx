--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece81f5b816e419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf938d4061c34a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47aa883db6cc4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4541bcf71c43e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1945d39c9ad46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47aa883db6cc4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c40054d8284c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4541bcf71c43e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>9,918</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>9,897</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,942</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>9,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,831</x:t>
-[...328 lines deleted...]
-          <x:t>9,822</x:t>
+          <x:t>9,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>