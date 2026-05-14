--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf938d4061c34a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468e1cdce160448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4541bcf71c43e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbade3dd638dd481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c40054d8284c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4541bcf71c43e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265e2f376a65463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbade3dd638dd481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>9,818</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,872</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,917</x:t>
-[...4 lines deleted...]
-          <x:t>9,815</x:t>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,856</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>9,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>