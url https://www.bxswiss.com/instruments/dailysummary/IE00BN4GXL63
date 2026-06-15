--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468e1cdce160448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df84dd019444314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbade3dd638dd481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecbccbd038d4f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265e2f376a65463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbade3dd638dd481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828a67a63a504207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecbccbd038d4f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,904</x:t>
-[...21 lines deleted...]
-          <x:t>9,865</x:t>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,850</x:t>
-[...16 lines deleted...]
-          <x:t>9,894</x:t>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,857</x:t>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,911</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,894</x:t>
-[...286 lines deleted...]
-          <x:t>9,874</x:t>
+          <x:t>9,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,937</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>9,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>