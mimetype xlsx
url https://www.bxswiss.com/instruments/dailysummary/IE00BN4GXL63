--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df84dd019444314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b3cd4001db4427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecbccbd038d4f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd0e399a1c54721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828a67a63a504207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecbccbd038d4f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ef9fb3efbc4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd0e399a1c54721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...60 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,817</x:t>
-[...16 lines deleted...]
-          <x:t>9,837</x:t>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>9,919</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,903</x:t>
-[...16 lines deleted...]
-          <x:t>9,938</x:t>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,994</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>9,937</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>