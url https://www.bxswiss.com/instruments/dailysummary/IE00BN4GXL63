--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b3cd4001db4427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b231a633bbc45b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd0e399a1c54721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd476b0fd954063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ef9fb3efbc4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd0e399a1c54721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed6f892673847d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd476b0fd954063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,935</x:t>
-[...16 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>9,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,916</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,921</x:t>
-[...26 lines deleted...]
-          <x:t>9,928</x:t>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,918</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>9,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>