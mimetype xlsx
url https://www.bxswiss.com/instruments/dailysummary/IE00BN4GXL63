--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b231a633bbc45b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9093b3c3d642b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd476b0fd954063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fbf74879574478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed6f892673847d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd476b0fd954063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe71e1bd9584d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fbf74879574478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,992</x:t>
-[...80 lines deleted...]
-          <x:t>9,950</x:t>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,913</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>9,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,916</x:t>
-[...124 lines deleted...]
-          <x:t>9,913</x:t>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,865</x:t>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,910</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>9,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>