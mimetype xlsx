--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9093b3c3d642b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113558c76fe847c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fbf74879574478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb277fcfb9719425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe71e1bd9584d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fbf74879574478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd595e14b19de4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb277fcfb9719425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,961</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,873</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>9,929</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,907</x:t>
-[...65 lines deleted...]
-          <x:t>9,888</x:t>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,861</x:t>
-[...463 lines deleted...]
-          <x:t>9,910</x:t>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>