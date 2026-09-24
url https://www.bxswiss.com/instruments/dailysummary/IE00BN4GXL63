--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113558c76fe847c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23680d1cb8734153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb277fcfb9719425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300584117f734fc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd595e14b19de4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb277fcfb9719425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2f42b26d1642bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300584117f734fc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,949</x:t>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,936</x:t>
-[...519 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,866</x:t>
-[...43 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,902</x:t>
-[...9 lines deleted...]
-          <x:t>9,851</x:t>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>