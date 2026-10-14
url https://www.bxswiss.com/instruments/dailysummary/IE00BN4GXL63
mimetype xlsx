--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23680d1cb8734153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4171f5a933842ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300584117f734fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867e2bffc5bd4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2f42b26d1642bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300584117f734fc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51920dc384c4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867e2bffc5bd4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>9,902</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,851</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>9,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,781</x:t>
-[...26 lines deleted...]
-          <x:t>9,731</x:t>
+          <x:t>9,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>