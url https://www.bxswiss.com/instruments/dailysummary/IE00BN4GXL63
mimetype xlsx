--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4171f5a933842ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62d5b928ca34de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867e2bffc5bd4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e2fe367de94a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51920dc384c4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867e2bffc5bd4942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4dcb8c5bf94249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e2fe367de94a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR IG Bond Paris-aligned Climate Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BN4GXL63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>16.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,782</x:t>
-[...31 lines deleted...]
-          <x:t>9,738</x:t>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,771</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>22.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,799</x:t>
-[...414 lines deleted...]
-          <x:t>9,774</x:t>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>