--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d49de01536e4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24e4592e94349bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5622f9a41b4844b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414bc2a8a55d456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f805aace8034f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5622f9a41b4844b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fdc0fb11684503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414bc2a8a55d456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,719</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,775</x:t>
-[...539 lines deleted...]
-          <x:t>7,825</x:t>
+          <x:t>7,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>