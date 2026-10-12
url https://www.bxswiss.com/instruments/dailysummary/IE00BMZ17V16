--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24e4592e94349bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd454233a9ddc4d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414bc2a8a55d456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bce809bf5d4681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fdc0fb11684503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414bc2a8a55d456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90418647f49d4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bce809bf5d4681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>7,913</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,875</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>7,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,868</x:t>
-[...16 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,859</x:t>
-[...252 lines deleted...]
-          <x:t>7,743</x:t>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>