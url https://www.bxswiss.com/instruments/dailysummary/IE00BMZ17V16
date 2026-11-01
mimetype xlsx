--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd454233a9ddc4d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13893b4fed924511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bce809bf5d4681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d3ed63232d7427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90418647f49d4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bce809bf5d4681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb95763d36644d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d3ed63232d7427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,761</x:t>
-[...21 lines deleted...]
-          <x:t>7,702</x:t>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,679</x:t>
-[...97 lines deleted...]
-          <x:t>7,657</x:t>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,758</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>7,711</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,747</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>7,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>