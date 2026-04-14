--- v4 (2026-03-24)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d0d8804f5e4795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51b526b7ede4d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb231f97369b4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99deb727e24d4e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f04f7dc62748ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb231f97369b4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c14cd52b164da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99deb727e24d4e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>