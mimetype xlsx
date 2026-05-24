--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51b526b7ede4d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c867d8aaf834cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99deb727e24d4e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d19be188ea46fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c14cd52b164da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99deb727e24d4e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946f072641a8417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d19be188ea46fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>7,107</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>