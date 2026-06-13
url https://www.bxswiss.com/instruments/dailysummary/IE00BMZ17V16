--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c867d8aaf834cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638dcbb96ca04f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d19be188ea46fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b888f6fc6ad4cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946f072641a8417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d19be188ea46fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra72029c408b546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b888f6fc6ad4cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>7,533</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,500</x:t>
-[...92 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,588</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>7,597</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>