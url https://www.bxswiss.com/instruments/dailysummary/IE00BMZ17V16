--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638dcbb96ca04f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0435a3156ab4ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b888f6fc6ad4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d37a533e8b14352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra72029c408b546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b888f6fc6ad4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7074531941334ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d37a533e8b14352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,588</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>7,771</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,690</x:t>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...181 lines deleted...]
-          <x:t>7,761</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>