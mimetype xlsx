--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0435a3156ab4ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23a6c4b6f5548ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d37a533e8b14352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25297e29ef554477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7074531941334ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d37a533e8b14352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0a760566674e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25297e29ef554477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,579</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,771</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,690</x:t>
-[...11 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,701</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>7,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>