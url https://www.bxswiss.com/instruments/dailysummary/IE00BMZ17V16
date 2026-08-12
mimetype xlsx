--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23a6c4b6f5548ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1751c34aee7946f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25297e29ef554477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8173f0fa1647e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0a760566674e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25297e29ef554477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c0095850784fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8173f0fa1647e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,875</x:t>
-[...31 lines deleted...]
-          <x:t>7,638</x:t>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,662</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>7,727</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>7,773</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,827</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>7,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,786</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>7,842</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,899</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>7,792</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,881</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>7,701</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>