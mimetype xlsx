--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1751c34aee7946f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d49de01536e4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8173f0fa1647e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5622f9a41b4844b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c0095850784fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8173f0fa1647e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f805aace8034f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5622f9a41b4844b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17V16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,828</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...428 lines deleted...]
-          <x:t>7,832</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,828</x:t>
-[...80 lines deleted...]
-          <x:t>7,911</x:t>
+          <x:t>7,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>