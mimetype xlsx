--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0b02ce70534dc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c54f61331d435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711cc2ad0e134546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5339f81f324d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc161d8c95fa744c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711cc2ad0e134546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889503aee3284411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5339f81f324d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,415</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>8,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,364</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>