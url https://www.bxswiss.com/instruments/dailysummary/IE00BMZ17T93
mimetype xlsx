--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c54f61331d435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f816c469cca4657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5339f81f324d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a544802a7f4ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889503aee3284411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5339f81f324d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd910b5502ce44e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a544802a7f4ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,313</x:t>
-[...522 lines deleted...]
-          <x:t>7,972</x:t>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>