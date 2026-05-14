--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f816c469cca4657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a71d1b686f45d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a544802a7f4ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6afd5ef97094412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd910b5502ce44e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a544802a7f4ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa681d5e14a742c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6afd5ef97094412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>8,262</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,183</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>8,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,304</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>