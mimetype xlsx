--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a71d1b686f45d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea6f07d23214a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6afd5ef97094412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fe83e0d78d4d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa681d5e14a742c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6afd5ef97094412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b27eaa60174a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fe83e0d78d4d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,512</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,547</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>