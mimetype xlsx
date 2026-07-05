--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea6f07d23214a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c652c485e14fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fe83e0d78d4d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6377470088a241af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b27eaa60174a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fe83e0d78d4d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d387557c7e44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6377470088a241af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>8,759</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,740</x:t>
-[...313 lines deleted...]
-          <x:t>8,851</x:t>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,789</x:t>
-[...134 lines deleted...]
-          <x:t>8,915</x:t>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>