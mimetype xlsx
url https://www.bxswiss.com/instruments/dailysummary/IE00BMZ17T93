--- v9 (2026-07-05)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c652c485e14fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fef5f8fb1c4c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6377470088a241af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa1f7f414d44418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d387557c7e44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6377470088a241af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497ffcc4adf64a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa1f7f414d44418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>8,753</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,971</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,204</x:t>
-[...31 lines deleted...]
-          <x:t>9,095</x:t>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,186</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>9,161</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>