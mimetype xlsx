--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fef5f8fb1c4c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826d87a9c2504cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa1f7f414d44418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra950bbe76b1647fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497ffcc4adf64a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa1f7f414d44418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363167dea0e9451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra950bbe76b1647fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,176</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,048</x:t>
-[...367 lines deleted...]
-          <x:t>9,038</x:t>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,025</x:t>
-[...220 lines deleted...]
-          <x:t>9,367</x:t>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>