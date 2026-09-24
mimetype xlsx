--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826d87a9c2504cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fda28a43605414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra950bbe76b1647fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13ed451d4634fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363167dea0e9451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra950bbe76b1647fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d191491dff84c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13ed451d4634fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,038</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...536 lines deleted...]
-          <x:t>9,183</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,201</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>9,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>