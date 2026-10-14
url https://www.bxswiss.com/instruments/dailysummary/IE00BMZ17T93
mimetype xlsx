--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fda28a43605414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956386d8cc1b4c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13ed451d4634fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e10fed72f84e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d191491dff84c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13ed451d4634fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83f573e82cd4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e10fed72f84e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,364</x:t>
-[...242 lines deleted...]
-          <x:t>9,244</x:t>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,197</x:t>
-[...296 lines deleted...]
-          <x:t>9,149</x:t>
+          <x:t>9,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>