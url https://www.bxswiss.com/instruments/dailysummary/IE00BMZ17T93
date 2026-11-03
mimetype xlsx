--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956386d8cc1b4c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b213c0bac7a41b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e10fed72f84e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bea48d174534a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83f573e82cd4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e10fed72f84e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a22a279783e409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bea48d174534a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF GBP Hedged (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMZ17T93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,063</x:t>
-[...112 lines deleted...]
-          <x:t>9,110</x:t>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,176</x:t>
-[...70 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,202</x:t>
-[...252 lines deleted...]
-          <x:t>9,179</x:t>
+          <x:t>9,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>