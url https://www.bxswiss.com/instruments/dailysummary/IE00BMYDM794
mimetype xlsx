--- v10 (2026-09-08)
+++ v11 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4af7e1c84db4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e568fcb59d4b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba4dcd0be6745f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29c2d5c1b8746aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cd711db0ca4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba4dcd0be6745f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bfca1df3a34375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29c2d5c1b8746aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Hydrogen Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMYDM794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>6,488</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,238</x:t>
-[...6 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,268</x:t>
-[...306 lines deleted...]
-          <x:t>6,305</x:t>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>