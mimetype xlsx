--- v11 (2026-09-29)
+++ v12 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e568fcb59d4b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be486f4f7de44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29c2d5c1b8746aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9afc0d06c94007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bfca1df3a34375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29c2d5c1b8746aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e7856a661ea45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9afc0d06c94007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Hydrogen Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMYDM794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,157</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,154</x:t>
-[...43 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,246</x:t>
-[...441 lines deleted...]
-          <x:t>6,103</x:t>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>