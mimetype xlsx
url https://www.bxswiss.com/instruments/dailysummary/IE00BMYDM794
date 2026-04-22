--- v3 (2026-03-31)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf58886c54f384d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933f7d045ef74f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c4b963d4a74765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9786949a64d45fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R464ca8ff839d49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c4b963d4a74765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd7e4ff8d904481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9786949a64d45fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Hydrogen Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMYDM794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,959</x:t>
-[...549 lines deleted...]
-          <x:t>5,552</x:t>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>