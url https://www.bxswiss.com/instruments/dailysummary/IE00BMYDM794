--- v4 (2026-04-22)
+++ v5 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933f7d045ef74f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8f071b04234060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9786949a64d45fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b1c2c60b094bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd7e4ff8d904481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9786949a64d45fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5c7ba3824f4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b1c2c60b094bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Hydrogen Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMYDM794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>6,368</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>