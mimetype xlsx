--- v5 (2026-05-30)
+++ v6 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8f071b04234060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef7e33512c940b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b1c2c60b094bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420dd4dbf3ee47ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5c7ba3824f4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b1c2c60b094bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434fd5d2e0be4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420dd4dbf3ee47ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Hydrogen Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMYDM794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,738</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,877</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,954</x:t>
-[...340 lines deleted...]
-          <x:t>7,239</x:t>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,191</x:t>
-[...161 lines deleted...]
-          <x:t>7,661</x:t>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>