--- v6 (2026-06-19)
+++ v7 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef7e33512c940b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57543a97a5c4990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420dd4dbf3ee47ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571732495a6f46a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434fd5d2e0be4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420dd4dbf3ee47ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33342c5a3ab4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571732495a6f46a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Hydrogen Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMYDM794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,216</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-          <x:t>7,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,148</x:t>
-[...36 lines deleted...]
-          <x:t>7,111</x:t>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>