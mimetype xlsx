--- v7 (2026-07-09)
+++ v8 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57543a97a5c4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43261a6432ed4f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571732495a6f46a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b8bfd1f8ce41a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33342c5a3ab4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571732495a6f46a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac69cd632eeb4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b8bfd1f8ce41a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Hydrogen Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMYDM794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>7,089</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,148</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>6,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,674</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>