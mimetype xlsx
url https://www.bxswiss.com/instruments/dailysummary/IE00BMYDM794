--- v8 (2026-07-30)
+++ v9 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43261a6432ed4f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cd42be1e4b43d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b8bfd1f8ce41a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e48b8c11224c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac69cd632eeb4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b8bfd1f8ce41a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ffbab7f6874bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e48b8c11224c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Hydrogen Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMYDM794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,530</x:t>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,513</x:t>
-[...323 lines deleted...]
-          <x:t>6,004</x:t>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>