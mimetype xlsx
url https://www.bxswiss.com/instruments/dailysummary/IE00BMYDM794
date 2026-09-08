--- v9 (2026-08-19)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cd42be1e4b43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4af7e1c84db4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e48b8c11224c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba4dcd0be6745f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ffbab7f6874bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e48b8c11224c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cd711db0ca4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba4dcd0be6745f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Hydrogen Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMYDM794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,179</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>6,274</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,305</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>6,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>