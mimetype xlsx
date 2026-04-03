--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4031e7e92b0941f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1055ee8d34465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d9f81e9ad84a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b17dfc07394317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d66fc25ce444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d9f81e9ad84a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6ebfc410bf4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b17dfc07394317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,472</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>6,432</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>25.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,505</x:t>
-[...80 lines deleted...]
-          <x:t>6,513</x:t>
+          <x:t>6,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,263</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>