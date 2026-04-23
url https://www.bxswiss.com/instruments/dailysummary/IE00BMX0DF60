--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1055ee8d34465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4576e7bd20a64915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b17dfc07394317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd72017b9794c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6ebfc410bf4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b17dfc07394317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099dd137712e4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd72017b9794c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>