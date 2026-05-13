--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4576e7bd20a64915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda43552e84ff4648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd72017b9794c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f246fb38f644d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099dd137712e4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd72017b9794c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8534777a6f524668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f246fb38f644d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,144</x:t>
-[...26 lines deleted...]
-          <x:t>5,933</x:t>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,868</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>5,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,696</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>