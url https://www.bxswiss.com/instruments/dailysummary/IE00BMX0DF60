--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda43552e84ff4648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176bbb58db014017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f246fb38f644d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438b597001014d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8534777a6f524668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f246fb38f644d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1b70f213244952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438b597001014d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>