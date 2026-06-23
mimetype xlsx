--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176bbb58db014017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8975bf66be9b45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438b597001014d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d96a9fcf9d14841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1b70f213244952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438b597001014d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e478df82ce04b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d96a9fcf9d14841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,398</x:t>
-[...43 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,453</x:t>
-[...31 lines deleted...]
-          <x:t>5,276</x:t>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>15.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,280</x:t>
-[...306 lines deleted...]
-          <x:t>5,128</x:t>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>