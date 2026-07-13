--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8975bf66be9b45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab723a7a4a24a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d96a9fcf9d14841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8cbad89cb984233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e478df82ce04b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d96a9fcf9d14841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc5a7b3b40d423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8cbad89cb984233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,274</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>5,197</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,347</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,341</x:t>
-[...301 lines deleted...]
-          <x:t>5,186</x:t>
+          <x:t>5,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>