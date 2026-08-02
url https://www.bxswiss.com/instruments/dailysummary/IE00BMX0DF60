--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab723a7a4a24a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b11b1935c4b40a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8cbad89cb984233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re476cea714fa4668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc5a7b3b40d423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8cbad89cb984233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b87fa77a054f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re476cea714fa4668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,335</x:t>
-[...107 lines deleted...]
-          <x:t>5,340</x:t>
+          <x:t>5,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,302</x:t>
-[...367 lines deleted...]
-          <x:t>5,664</x:t>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,568</x:t>
-[...21 lines deleted...]
-          <x:t>5,461</x:t>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>5,452</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>