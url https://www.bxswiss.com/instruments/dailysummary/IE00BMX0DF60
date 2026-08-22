--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b11b1935c4b40a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc7d3c1cb1b42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re476cea714fa4668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8582bce5a145f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b87fa77a054f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re476cea714fa4668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7988f121943d4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8582bce5a145f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,574</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,567</x:t>
-[...490 lines deleted...]
-          <x:t>5,502</x:t>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>