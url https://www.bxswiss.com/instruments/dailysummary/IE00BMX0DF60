--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc7d3c1cb1b42da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab7326d3cf4993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8582bce5a145f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b373a0307e141c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7988f121943d4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8582bce5a145f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f79c27751004fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b373a0307e141c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,674</x:t>
-[...441 lines deleted...]
-          <x:t>5,959</x:t>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>