--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab7326d3cf4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43704adb0d954304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b373a0307e141c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e3b728bfe042ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f79c27751004fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b373a0307e141c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d8db6093094921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e3b728bfe042ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>5,861</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,898</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,890</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>