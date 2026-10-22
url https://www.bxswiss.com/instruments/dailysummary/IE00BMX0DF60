--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43704adb0d954304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9108987d98499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e3b728bfe042ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075c20729ad94f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d8db6093094921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e3b728bfe042ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d540539ada4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075c20729ad94f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMX0DF60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,820</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,840</x:t>
-        </x:is>
-[...629 lines deleted...]
-          <x:t>5,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>