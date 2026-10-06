--- v15 (2026-09-15)
+++ v16 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78e21b459d64541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545d917b209a4d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc30ee01fd04989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ed56bf13714b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea38e36005a748b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc30ee01fd04989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f54dc96198a4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ed56bf13714b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,286</x:t>
-[...576 lines deleted...]
-          <x:t>114,322</x:t>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>