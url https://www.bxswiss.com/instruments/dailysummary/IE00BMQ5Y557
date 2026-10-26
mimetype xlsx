--- v16 (2026-10-06)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545d917b209a4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45190c7c15af40bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ed56bf13714b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3671567459ae417b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f54dc96198a4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ed56bf13714b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5181a557cf1e49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3671567459ae417b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,451</x:t>
-[...237 lines deleted...]
-          <x:t>114,568</x:t>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,519</x:t>
-[...166 lines deleted...]
-          <x:t>114,655</x:t>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>