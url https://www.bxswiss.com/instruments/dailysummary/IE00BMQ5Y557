--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a614cfd673c4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47e1f1f8cb144a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682ee8c0f8434793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde56e566c2f4997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R905ff6a3eb764c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682ee8c0f8434793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442db3095d65493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde56e566c2f4997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>112,363</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,146</x:t>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>112,393</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>