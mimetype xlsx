--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47e1f1f8cb144a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed67c1d1cb840c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde56e566c2f4997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bd134964ab4369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442db3095d65493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde56e566c2f4997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7312e436964474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bd134964ab4369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>112,913</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,593</x:t>
-[...416 lines deleted...]
-          <x:t>112,723</x:t>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>112,758</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>