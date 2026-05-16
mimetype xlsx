--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed67c1d1cb840c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad921624216d44da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bd134964ab4369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60080fb9f0134d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7312e436964474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bd134964ab4369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra249a492aa3042bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60080fb9f0134d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>112,723</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>112,483</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>113,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,068</x:t>
-[...80 lines deleted...]
-          <x:t>112,985</x:t>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>