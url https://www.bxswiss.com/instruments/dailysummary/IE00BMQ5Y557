--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad921624216d44da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80630b8bfab42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60080fb9f0134d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5e948110034a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra249a492aa3042bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60080fb9f0134d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088dd17cafe1497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5e948110034a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>113,075</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,059</x:t>
-[...394 lines deleted...]
-          <x:t>113,403</x:t>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,080</x:t>
-[...166 lines deleted...]
-          <x:t>113,495</x:t>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>