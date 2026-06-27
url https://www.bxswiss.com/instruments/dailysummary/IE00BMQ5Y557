--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80630b8bfab42c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac69dc5af8b46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5e948110034a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da0954cb1564bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088dd17cafe1497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5e948110034a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f64415716884b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da0954cb1564bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,617</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>113,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,578</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>