--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac69dc5af8b46cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5164cdc1cf6f4378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da0954cb1564bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ca2956365d4239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f64415716884b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da0954cb1564bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b673e310ff4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ca2956365d4239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>113,698</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,673</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>113,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,172</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>