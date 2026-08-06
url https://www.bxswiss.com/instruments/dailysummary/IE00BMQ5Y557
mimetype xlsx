--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5164cdc1cf6f4378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278154f5bb8c4332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ca2956365d4239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4299bf1fce6041ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b673e310ff4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ca2956365d4239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86dd328c9ae04946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4299bf1fce6041ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>113,933</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,063</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>113,978</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,048</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>113,996</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,829</x:t>
-[...252 lines deleted...]
-          <x:t>114,053</x:t>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>