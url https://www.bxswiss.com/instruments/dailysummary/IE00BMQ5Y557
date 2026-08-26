--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278154f5bb8c4332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59496b1df3494ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4299bf1fce6041ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71723ac2cad249ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86dd328c9ae04946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4299bf1fce6041ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784752d24c5e4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71723ac2cad249ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,826</x:t>
-[...43 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>114,096</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,053</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>114,108</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>114,011</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,971</x:t>
-[...9 lines deleted...]
-          <x:t>114,128</x:t>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>