--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59496b1df3494ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78e21b459d64541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71723ac2cad249ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc30ee01fd04989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784752d24c5e4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71723ac2cad249ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea38e36005a748b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc30ee01fd04989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson HMT Global IG Credit Curve Steepener Core UCITS ETF (EUR) - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMQ5Y557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,182</x:t>
-[...576 lines deleted...]
-          <x:t>114,260</x:t>
+          <x:t>114,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>