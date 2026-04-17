--- v2 (2026-03-28)
+++ v3 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b4018632e44483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e28a353aa441a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b91ea4a0744c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce3075433714d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbe99041eca4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b91ea4a0744c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2489cb2ebc7143cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce3075433714d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>19,910</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>18,766</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>