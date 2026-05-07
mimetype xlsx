--- v3 (2026-04-17)
+++ v4 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e28a353aa441a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38316f6a3c34cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce3075433714d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7feddc49772943ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2489cb2ebc7143cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce3075433714d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9287c7b69a0f45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7feddc49772943ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>