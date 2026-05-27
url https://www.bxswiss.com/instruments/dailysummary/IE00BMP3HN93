--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38316f6a3c34cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19472f28b3eb4810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7feddc49772943ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ecf107797b477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9287c7b69a0f45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7feddc49772943ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90cafd18b1a4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ecf107797b477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>20,036</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>20,119</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,301</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>20,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>