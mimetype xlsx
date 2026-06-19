--- v5 (2026-05-27)
+++ v6 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19472f28b3eb4810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c901379c5949d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ecf107797b477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dab0030c494539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90cafd18b1a4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ecf107797b477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd666d05e5ac04c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dab0030c494539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>19,995</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,914</x:t>
-[...264 lines deleted...]
-          <x:t>20,292</x:t>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>