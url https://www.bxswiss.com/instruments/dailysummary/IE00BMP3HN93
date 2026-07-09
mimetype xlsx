--- v6 (2026-06-19)
+++ v7 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c901379c5949d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78ef4ff180d4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dab0030c494539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661cb84c5a154989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd666d05e5ac04c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dab0030c494539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf20ea8e49f467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661cb84c5a154989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>20,292</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>19,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,966</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>