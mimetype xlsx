--- v7 (2026-07-09)
+++ v8 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78ef4ff180d4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0129460d1e5544f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661cb84c5a154989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fbd46034ea480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf20ea8e49f467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661cb84c5a154989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d799c724754d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fbd46034ea480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>20,902</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,590</x:t>
-[...254 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>20,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,871</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,907</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>