--- v8 (2026-07-29)
+++ v9 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0129460d1e5544f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf5c9b7bfd44b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fbd46034ea480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3ddd2051704c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d799c724754d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fbd46034ea480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606457fc31bb4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3ddd2051704c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>21,464</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,348</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>21,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,893</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>