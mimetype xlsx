--- v9 (2026-08-19)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf5c9b7bfd44b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00be8f97715041a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3ddd2051704c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e6a10bd3544d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606457fc31bb4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3ddd2051704c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra306bda1cde84a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e6a10bd3544d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>