--- v10 (2026-09-08)
+++ v11 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00be8f97715041a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f10a9137f0448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e6a10bd3544d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf05c5a8fe1274797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra306bda1cde84a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e6a10bd3544d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85e57272e714a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf05c5a8fe1274797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>22,139</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,673</x:t>
-[...4 lines deleted...]
-          <x:t>21,486</x:t>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,656</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>21,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>