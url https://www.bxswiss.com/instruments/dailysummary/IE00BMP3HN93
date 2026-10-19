--- v11 (2026-09-29)
+++ v12 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f10a9137f0448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831fd68fcd5d47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf05c5a8fe1274797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ce042850094750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85e57272e714a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf05c5a8fe1274797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630831e982b54579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ce042850094750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI United Kingdom IMI Socially Responsible UCITS ETF (GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HN93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>21,832</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,013</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>21,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>