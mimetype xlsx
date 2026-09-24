--- v10 (2026-08-15)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1f95b5c7474691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0c05a0a1ae45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b7deaa654d4cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9724dcbe32bc4ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6855258edcae45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b7deaa654d4cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fca78e16b749d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9724dcbe32bc4ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,474</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,448</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,614</x:t>
-[...43 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>10,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>