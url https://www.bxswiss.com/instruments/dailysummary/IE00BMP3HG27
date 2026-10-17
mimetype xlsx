--- v11 (2026-09-24)
+++ v12 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0c05a0a1ae45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111502552bdd4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9724dcbe32bc4ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a16325493d48d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fca78e16b749d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9724dcbe32bc4ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd891c2817a4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a16325493d48d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>10,689</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,638</x:t>
-[...48 lines deleted...]
-          <x:t>10,741</x:t>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,650</x:t>
-[...222 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>10,519</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>10,519</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,588</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>10,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>