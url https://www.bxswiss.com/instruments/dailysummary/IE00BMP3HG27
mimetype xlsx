--- v12 (2026-10-17)
+++ v13 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111502552bdd4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caca9273bb2488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a16325493d48d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf942530117f46f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd891c2817a4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a16325493d48d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b875540a1c54385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf942530117f46f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,519</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,530</x:t>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,536</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>10,441</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,430</x:t>
-[...436 lines deleted...]
-          <x:t>10,588</x:t>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>