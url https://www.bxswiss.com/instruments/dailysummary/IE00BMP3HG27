--- v3 (2026-03-27)
+++ v4 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3243a419867d407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe85629b8a554440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7795d866912465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b5e944144e4583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6775609c8d084b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7795d866912465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e3abcc4c2834ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b5e944144e4583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>9,508</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,490</x:t>
-[...200 lines deleted...]
-          <x:t>9,393</x:t>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,336</x:t>
-[...139 lines deleted...]
-          <x:t>9,447</x:t>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>