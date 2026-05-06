--- v4 (2026-04-16)
+++ v5 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe85629b8a554440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b90068e080a4b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b5e944144e4583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a574d5d6354a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e3abcc4c2834ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b5e944144e4583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef44a58eacf40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a574d5d6354a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>9,674</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,718</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>9,746</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>