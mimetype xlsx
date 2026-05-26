--- v5 (2026-05-06)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b90068e080a4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8dd73ee49344177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a574d5d6354a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d1308ed15049d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef44a58eacf40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a574d5d6354a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf2afd5ad18406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d1308ed15049d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,656</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,596</x:t>
-[...43 lines deleted...]
-          <x:t>9,763</x:t>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,781</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>9,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,924</x:t>
-[...21 lines deleted...]
-          <x:t>9,847</x:t>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,867</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>9,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>