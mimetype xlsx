--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8dd73ee49344177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669ab65302114fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d1308ed15049d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f3a080ff794f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf2afd5ad18406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d1308ed15049d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9aa78ce7b94429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f3a080ff794f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,766</x:t>
-[...124 lines deleted...]
-          <x:t>9,814</x:t>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,917</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>9,891</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,813</x:t>
-[...301 lines deleted...]
-          <x:t>9,867</x:t>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>