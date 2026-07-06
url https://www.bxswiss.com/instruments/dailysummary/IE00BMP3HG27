--- v7 (2026-06-15)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R669ab65302114fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ed5598d4e24cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f3a080ff794f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e355ffae31a4283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9aa78ce7b94429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f3a080ff794f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9d637ce42d4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e355ffae31a4283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>9,879</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,917</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>9,882</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,850</x:t>
-[...119 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>10,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,056</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>