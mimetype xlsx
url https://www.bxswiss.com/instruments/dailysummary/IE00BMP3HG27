--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ed5598d4e24cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f404bc29dd4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e355ffae31a4283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c417a25daa64e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9d637ce42d4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e355ffae31a4283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f87ad94d51a44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c417a25daa64e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>10,168</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,158</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>10,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,241</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>