--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f404bc29dd4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1f95b5c7474691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c417a25daa64e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b7deaa654d4cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f87ad94d51a44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c417a25daa64e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6855258edcae45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b7deaa654d4cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - S&amp;P Dividend Aristocrats ESG Elite UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMP3HG27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>10,475</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,611</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>