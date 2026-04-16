--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50aefa14ea4c416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e0ed9b4ada4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a35f7b8a484493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b303a74aa94ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a535edc8c054261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a35f7b8a484493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2247dc71d874b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b303a74aa94ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>12,963</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,663</x:t>
-[...517 lines deleted...]
-          <x:t>12,123</x:t>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>