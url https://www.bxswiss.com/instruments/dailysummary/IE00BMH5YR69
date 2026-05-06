--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e0ed9b4ada4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bdc0c9dce694c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b303a74aa94ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31dc01333b54602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2247dc71d874b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b303a74aa94ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27c9f87eed04af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31dc01333b54602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>