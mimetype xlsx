--- v6 (2026-05-06)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bdc0c9dce694c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c5502567f94acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31dc01333b54602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d41f64df354696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27c9f87eed04af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31dc01333b54602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b7346854444aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d41f64df354696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>