--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c5502567f94acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc480871c50904705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d41f64df354696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13d8842a80742e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b7346854444aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d41f64df354696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51bde39ccfec456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13d8842a80742e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>