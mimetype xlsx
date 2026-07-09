--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc480871c50904705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8158515d892f426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13d8842a80742e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c2945313f24113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51bde39ccfec456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13d8842a80742e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519c777a18684fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c2945313f24113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>