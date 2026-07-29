--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8158515d892f426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae2c3edcd0f4d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c2945313f24113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017c07cdfecc4efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519c777a18684fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c2945313f24113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7288ef1ed54917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017c07cdfecc4efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>14,807</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...501 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>