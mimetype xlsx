--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae2c3edcd0f4d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ede7d2e9014674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017c07cdfecc4efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a52c42495949cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7288ef1ed54917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017c07cdfecc4efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242de116ea644135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a52c42495949cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>14,743</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,459</x:t>
-[...60 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,774</x:t>
-[...43 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,215</x:t>
-[...252 lines deleted...]
-          <x:t>13,611</x:t>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>