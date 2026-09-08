--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ede7d2e9014674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55745ce7b1024424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a52c42495949cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d43c0cb7ba745b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242de116ea644135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a52c42495949cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1074a250b0474f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d43c0cb7ba745b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>14,144</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,161</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>14,691</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,288</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>14,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>