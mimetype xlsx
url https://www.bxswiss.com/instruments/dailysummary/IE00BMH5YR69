--- v12 (2026-09-08)
+++ v13 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55745ce7b1024424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c239e5e63740f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d43c0cb7ba745b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5806364693c460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1074a250b0474f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d43c0cb7ba745b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7f4da3a5d54168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5806364693c460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>14,691</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,288</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,562</x:t>
-[...333 lines deleted...]
-          <x:t>14,288</x:t>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>