--- v13 (2026-09-28)
+++ v14 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c239e5e63740f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1bad4adbcb4896" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5806364693c460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7808d06b8e9446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7f4da3a5d54168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5806364693c460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf36c84654d493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7808d06b8e9446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>14,248</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,138</x:t>
-[...399 lines deleted...]
-          <x:t>13,918</x:t>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,127</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>14,151</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>