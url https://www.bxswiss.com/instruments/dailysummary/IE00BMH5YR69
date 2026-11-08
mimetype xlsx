--- v14 (2026-10-19)
+++ v15 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1bad4adbcb4896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0428e9d9dc405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7808d06b8e9446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19b75e100634fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf36c84654d493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7808d06b8e9446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc9ca23cd6d475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19b75e100634fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Autonomous &amp; Electric Vehicles UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YR69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>13,283</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.10.2026</x:t>
-[...68 lines deleted...]
-          <x:t>14,234</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,378</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,438</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>