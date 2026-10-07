--- v10 (2026-08-28)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb06e6b4dbd46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0e80a6fd1b466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ce4d4f13614567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5685a48911714046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ebb478a13724eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ce4d4f13614567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2cd00804f0e4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5685a48911714046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X CleanTech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YL08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>7,166</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,977</x:t>
-[...33 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,166</x:t>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,037</x:t>
-[...195 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>7,079</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>