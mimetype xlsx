--- v11 (2026-10-07)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0e80a6fd1b466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65283e3377a44aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5685a48911714046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0d8330a3494b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2cd00804f0e4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5685a48911714046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8882ed1c71894b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0d8330a3494b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X CleanTech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YL08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>6,950</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,096</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>6,962</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>7,036</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>6,996</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,919</x:t>
-[...166 lines deleted...]
-          <x:t>7,228</x:t>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>