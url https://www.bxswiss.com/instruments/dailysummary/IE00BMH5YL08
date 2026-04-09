--- v4 (2026-03-14)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23685c644524fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re421d737514a4490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7803b5b903427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44b66fa9c804137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf56dde38184e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7803b5b903427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4eb7a39845841e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44b66fa9c804137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X CleanTech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YL08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,847</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,993</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>6,731</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,859</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>6,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,686</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>6,768</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>