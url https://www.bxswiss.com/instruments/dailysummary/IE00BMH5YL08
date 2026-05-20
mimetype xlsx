--- v5 (2026-04-09)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re421d737514a4490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc718ca0cee244fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44b66fa9c804137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1ff35c348043fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4eb7a39845841e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44b66fa9c804137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26088b033404570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1ff35c348043fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X CleanTech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YL08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>6,958</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>