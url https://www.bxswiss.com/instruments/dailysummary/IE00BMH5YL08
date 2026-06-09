--- v6 (2026-05-20)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc718ca0cee244fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9de64508785465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1ff35c348043fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d1d83cff1d41ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26088b033404570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1ff35c348043fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9344f40767c410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d1d83cff1d41ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X CleanTech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YL08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,979</x:t>
-[...134 lines deleted...]
-          <x:t>8,183</x:t>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,026</x:t>
-[...102 lines deleted...]
-          <x:t>8,071</x:t>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>8,003</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>