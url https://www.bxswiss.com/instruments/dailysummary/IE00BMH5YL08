--- v7 (2026-06-09)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9de64508785465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9122b0eea20e4c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d1d83cff1d41ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e30dd120ba4d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9344f40767c410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d1d83cff1d41ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ab981aa22e4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e30dd120ba4d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X CleanTech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YL08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,306</x:t>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,003</x:t>
-[...350 lines deleted...]
-          <x:t>8,351</x:t>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>