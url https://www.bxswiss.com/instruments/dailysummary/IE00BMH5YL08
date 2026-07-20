--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9122b0eea20e4c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e44057d7984eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e30dd120ba4d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aedec295b1f4e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ab981aa22e4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e30dd120ba4d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033a4f7ce2274819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aedec295b1f4e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X CleanTech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YL08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>7,852</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,858</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,561</x:t>
-[...328 lines deleted...]
-          <x:t>7,525</x:t>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>