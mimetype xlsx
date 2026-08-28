--- v9 (2026-07-20)
+++ v10 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e44057d7984eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb06e6b4dbd46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aedec295b1f4e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ce4d4f13614567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033a4f7ce2274819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aedec295b1f4e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ebb478a13724eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ce4d4f13614567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X CleanTech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YL08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...419 lines deleted...]
-          <x:t>7,077</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,312</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>6,791</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>