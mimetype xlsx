--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f6991b29b7477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81280fb13bfb453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf89756600d46cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ec1cd21e3c43f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6ca31f9ca742e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf89756600d46cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b794ef932f4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ec1cd21e3c43f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>