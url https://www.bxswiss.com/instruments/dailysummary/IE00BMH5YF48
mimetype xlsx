--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81280fb13bfb453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b402dd983145d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ec1cd21e3c43f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R835d053c7b224bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b794ef932f4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ec1cd21e3c43f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375f2be736aa4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R835d053c7b224bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,353</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>7,411</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,588</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>23.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,827</x:t>
-[...26 lines deleted...]
-          <x:t>7,807</x:t>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,538</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>7,814</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>