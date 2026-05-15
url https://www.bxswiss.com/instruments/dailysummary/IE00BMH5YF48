--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b402dd983145d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d96c878b39b41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R835d053c7b224bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4d74ae34fb49d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375f2be736aa4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R835d053c7b224bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d275fef65b43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4d74ae34fb49d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,708</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,538</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>02.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,874</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>7,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,539</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>7,538</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>7,553</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>