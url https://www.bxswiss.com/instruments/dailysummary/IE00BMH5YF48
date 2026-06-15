--- v7 (2026-05-15)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d96c878b39b41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f78b9a0a9ec4eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4d74ae34fb49d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f76ad98f9a646c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d275fef65b43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4d74ae34fb49d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e119bd04114799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f76ad98f9a646c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...409 lines deleted...]
-          <x:t>8,589</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>8,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>