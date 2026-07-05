--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f78b9a0a9ec4eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47560f2b4279422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f76ad98f9a646c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf072c42fbb014548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e119bd04114799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f76ad98f9a646c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728c63832a9142b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf072c42fbb014548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...70 lines deleted...]
-          <x:t>9,018</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-          <x:t>9,042</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,776</x:t>
-[...31 lines deleted...]
-          <x:t>8,970</x:t>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>