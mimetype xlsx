--- v9 (2026-07-05)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47560f2b4279422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598d73506b144548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf072c42fbb014548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cdb745c73794cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728c63832a9142b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf072c42fbb014548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3559e038c4fe498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cdb745c73794cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>9,042</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,776</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>8,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,385</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>