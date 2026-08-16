--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598d73506b144548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a14e9bdfd62407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cdb745c73794cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034fd9eb1cbc4fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3559e038c4fe498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cdb745c73794cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8a8c377e914f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034fd9eb1cbc4fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>9,385</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,383</x:t>
-[...124 lines deleted...]
-          <x:t>9,484</x:t>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,386</x:t>
-[...36 lines deleted...]
-          <x:t>9,321</x:t>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>