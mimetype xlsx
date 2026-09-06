--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a14e9bdfd62407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c94e1fb70f4804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034fd9eb1cbc4fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ac38a6222640b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8a8c377e914f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034fd9eb1cbc4fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ffa688aca349ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ac38a6222640b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>