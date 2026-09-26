--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c94e1fb70f4804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e641af423e040c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ac38a6222640b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4a0b793f5b42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ffa688aca349ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ac38a6222640b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49d6b4523f747cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4a0b793f5b42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,233</x:t>
-[...124 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,132</x:t>
-[...333 lines deleted...]
-          <x:t>11,143</x:t>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>