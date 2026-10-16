--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e641af423e040c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0660f2a3ab4cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4a0b793f5b42d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf16487ed85654b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49d6b4523f747cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4a0b793f5b42d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ccf0292cd14dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf16487ed85654b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>