--- v14 (2026-10-16)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0660f2a3ab4cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ce3336b9844be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf16487ed85654b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2242ca6577e746b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ccf0292cd14dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf16487ed85654b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0fa95b395d4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2242ca6577e746b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5YF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>11,496</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,373</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>11,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.10.2026</x:t>
-[...208 lines deleted...]
-          <x:t>11,902</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>