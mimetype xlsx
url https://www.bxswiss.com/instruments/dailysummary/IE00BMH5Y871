--- v3 (2026-03-23)
+++ v4 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0434b46c02314e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf014ab61d725468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb306acb095bf4574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df4fc53bd224aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f600b115c084ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb306acb095bf4574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d7b7aecbc74238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df4fc53bd224aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,236</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,130</x:t>
-[...173 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,815</x:t>
-[...360 lines deleted...]
-          <x:t>9,060</x:t>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>