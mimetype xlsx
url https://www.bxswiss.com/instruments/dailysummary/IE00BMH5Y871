--- v4 (2026-04-12)
+++ v5 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf014ab61d725468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3d16b8b46e4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df4fc53bd224aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4e59b098a54412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d7b7aecbc74238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df4fc53bd224aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b984fb603f42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4e59b098a54412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,122</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>19.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,146</x:t>
-[...313 lines deleted...]
-          <x:t>9,348</x:t>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,191</x:t>
-[...58 lines deleted...]
-          <x:t>8,242</x:t>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>