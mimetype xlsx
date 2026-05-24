--- v5 (2026-05-04)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3d16b8b46e4cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e845b182441417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4e59b098a54412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef9102640d04663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b984fb603f42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4e59b098a54412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd757571b01954b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef9102640d04663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>9,348</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,207</x:t>
-[...281 lines deleted...]
-          <x:t>9,412</x:t>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,060</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>9,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>