--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e845b182441417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2bdc3a583024353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef9102640d04663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7808fe68f39d4faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd757571b01954b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef9102640d04663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d69eed15bf94113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7808fe68f39d4faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>10,115</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>