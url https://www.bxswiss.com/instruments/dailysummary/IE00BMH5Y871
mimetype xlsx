--- v7 (2026-06-13)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2bdc3a583024353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d85cf4e4af48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7808fe68f39d4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f18bc091bd41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d69eed15bf94113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7808fe68f39d4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a03a1f8f22944fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f18bc091bd41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>11,420</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,406</x:t>
-[...70 lines deleted...]
-          <x:t>11,742</x:t>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,716</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>12,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>