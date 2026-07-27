--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d85cf4e4af48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fba367459f4ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f18bc091bd41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db8c13caaad4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a03a1f8f22944fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f18bc091bd41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf998f999e544f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db8c13caaad4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,466</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,834</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>