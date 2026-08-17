--- v9 (2026-07-27)
+++ v10 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fba367459f4ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc738f95cbb4dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db8c13caaad4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f583659ae6044a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf998f999e544f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db8c13caaad4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d114e19d3704f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f583659ae6044a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>14,003</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>13,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>