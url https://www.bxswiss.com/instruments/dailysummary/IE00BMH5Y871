--- v10 (2026-08-17)
+++ v11 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc738f95cbb4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120723d50e8f4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f583659ae6044a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60d5c3b2d364fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d114e19d3704f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f583659ae6044a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb84a07a00fc481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60d5c3b2d364fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>14,372</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>14,632</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,541</x:t>
-[...362 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,016</x:t>
-[...144 lines deleted...]
-          <x:t>15,592</x:t>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>