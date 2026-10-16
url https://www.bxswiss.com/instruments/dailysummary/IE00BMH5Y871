--- v11 (2026-09-26)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120723d50e8f4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84859f69851646ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60d5c3b2d364fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379472cbef884138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb84a07a00fc481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60d5c3b2d364fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356523a9929c4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379472cbef884138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>