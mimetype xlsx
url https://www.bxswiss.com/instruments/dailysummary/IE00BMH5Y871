--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84859f69851646ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3865724764b4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379472cbef884138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf157ca9db32947a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356523a9929c4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379472cbef884138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bedc92eba464dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf157ca9db32947a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Cybersecurity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...392 lines deleted...]
-          <x:t>17,124</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.10.2026</x:t>
-[...235 lines deleted...]
-          <x:t>16,960</x:t>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>