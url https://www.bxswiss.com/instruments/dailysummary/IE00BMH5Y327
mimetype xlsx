--- v12 (2026-09-10)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4eaf6ab87084914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136dd53e11e14334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bd9367dc4b4129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9ec895fe484d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c56b0d94c8f40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bd9367dc4b4129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ffc206d12d242a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9ec895fe484d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>21,046</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,814</x:t>
-[...21 lines deleted...]
-          <x:t>20,839</x:t>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,783</x:t>
-[...92 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,660</x:t>
-[...171 lines deleted...]
-          <x:t>20,844</x:t>
+          <x:t>20,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>