--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136dd53e11e14334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439ee3ab74da46fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9ec895fe484d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb999181b776c400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ffc206d12d242a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9ec895fe484d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3203cf220004a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb999181b776c400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,660</x:t>
-[...178 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,934</x:t>
-[...387 lines deleted...]
-          <x:t>20,567</x:t>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>