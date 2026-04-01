--- v3 (2026-03-12)
+++ v4 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa52ab404fb14101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2026936a1848e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7816af01282c43f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ba319aa54a848fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69cabc309914f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7816af01282c43f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d27ed5c66c54cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ba319aa54a848fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>17,978</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>