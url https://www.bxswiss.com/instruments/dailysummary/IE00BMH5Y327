--- v4 (2026-04-01)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2026936a1848e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e499bf7fa894555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ba319aa54a848fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431590972fee448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d27ed5c66c54cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ba319aa54a848fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R046f09beb4d94413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431590972fee448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>17,597</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,656</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>17,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>