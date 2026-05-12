--- v5 (2026-04-22)
+++ v6 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e499bf7fa894555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c62dfe7cd404f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431590972fee448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1621f9c6ec484690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R046f09beb4d94413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431590972fee448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bed230cbf1d44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1621f9c6ec484690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>