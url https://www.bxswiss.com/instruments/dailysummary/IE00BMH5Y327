--- v6 (2026-05-12)
+++ v7 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c62dfe7cd404f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e628a38c5d440aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1621f9c6ec484690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce35b71a87d44036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bed230cbf1d44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1621f9c6ec484690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f39b2c24cf04d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce35b71a87d44036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>