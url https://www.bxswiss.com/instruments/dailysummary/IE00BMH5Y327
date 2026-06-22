--- v7 (2026-06-01)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e628a38c5d440aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa59a95d2b94be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce35b71a87d44036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5945c4597d4844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f39b2c24cf04d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce35b71a87d44036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a74b26d4e404d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5945c4597d4844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,853</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>21,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,786</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>