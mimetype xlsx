--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa59a95d2b94be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba76dad2cd9c4d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5945c4597d4844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda6583a05b87471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a74b26d4e404d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5945c4597d4844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b8d34a364f4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda6583a05b87471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>