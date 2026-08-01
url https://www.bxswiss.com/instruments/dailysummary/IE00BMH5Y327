--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba76dad2cd9c4d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84ed3170e4649e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda6583a05b87471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a0d64ca3dd415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b8d34a364f4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda6583a05b87471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81879854f4a14efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a0d64ca3dd415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>