--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84ed3170e4649e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455ffcdf30c141f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a0d64ca3dd415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d5e56c0e06b426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81879854f4a14efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a0d64ca3dd415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f497b7c3714c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d5e56c0e06b426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>21,142</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,114</x:t>
-[...453 lines deleted...]
-          <x:t>20,150</x:t>
+          <x:t>20,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>20,200</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>