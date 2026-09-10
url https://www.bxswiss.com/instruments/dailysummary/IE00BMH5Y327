--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455ffcdf30c141f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4eaf6ab87084914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d5e56c0e06b426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bd9367dc4b4129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f497b7c3714c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d5e56c0e06b426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c56b0d94c8f40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bd9367dc4b4129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Data Center REITs &amp; Digital Infrastructure UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5Y327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>21,240</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,200</x:t>
-[...102 lines deleted...]
-          <x:t>20,150</x:t>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>19,804</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,298</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>21,046</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...46 lines deleted...]
-          <x:t>20,713</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>