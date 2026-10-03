--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c38fdaa324252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad7a45b4e214b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra72717b926cd498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96523af1c1294fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c4b29844bb439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra72717b926cd498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f990289dc2647ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96523af1c1294fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>11,582</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,394</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>11,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,340</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>