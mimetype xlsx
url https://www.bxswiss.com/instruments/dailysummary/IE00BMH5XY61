--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad7a45b4e214b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b88665306cb4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96523af1c1294fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re145e86810ab4b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f990289dc2647ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96523af1c1294fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a21dc884f3248fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re145e86810ab4b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,340</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,313</x:t>
-[...593 lines deleted...]
-          <x:t>10,786</x:t>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>