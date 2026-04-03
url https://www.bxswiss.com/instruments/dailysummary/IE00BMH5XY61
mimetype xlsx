--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd401b8f1ca604dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a97ccb3ea847fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0717b3053b04b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc396e195143f484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637c49e619d14d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0717b3053b04b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeeeee0b8c5c4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc396e195143f484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>10,343</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,317</x:t>
-[...281 lines deleted...]
-          <x:t>10,081</x:t>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,054</x:t>
-[...21 lines deleted...]
-          <x:t>10,180</x:t>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,963</x:t>
-[...215 lines deleted...]
-          <x:t>10,123</x:t>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>