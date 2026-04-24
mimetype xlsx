--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a97ccb3ea847fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27e1a673d2a4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc396e195143f484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ce47e1049b4666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeeeee0b8c5c4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc396e195143f484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re239b2b062ea422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ce47e1049b4666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,180</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,963</x:t>
-[...11 lines deleted...]
-          <x:t>10,065</x:t>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>10,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,149</x:t>
-[...490 lines deleted...]
-          <x:t>9,997</x:t>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>