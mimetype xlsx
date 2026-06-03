--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27e1a673d2a4425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1101ce076a4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ce47e1049b4666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06aa207cdf447ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re239b2b062ea422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ce47e1049b4666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R873fbd74e888463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06aa207cdf447ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,302</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>10,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>10,529</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>