--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1101ce076a4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33dd0ffcc8fb4d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06aa207cdf447ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ef4f69ede04259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R873fbd74e888463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06aa207cdf447ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde54ca5fb9c94f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ef4f69ede04259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,637</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,471</x:t>
-[...539 lines deleted...]
-          <x:t>10,437</x:t>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>