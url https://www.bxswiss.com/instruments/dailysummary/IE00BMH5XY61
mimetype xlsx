--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33dd0ffcc8fb4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075cfb0d401643d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ef4f69ede04259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea41fe1079fe4e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde54ca5fb9c94f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ef4f69ede04259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4965b949a7f45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea41fe1079fe4e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>10,379</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,352</x:t>
-[...166 lines deleted...]
-          <x:t>10,116</x:t>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>10,278</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>