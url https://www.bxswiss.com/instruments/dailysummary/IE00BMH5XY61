--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075cfb0d401643d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40f6339bbff49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea41fe1079fe4e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d866aa2676d4e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4965b949a7f45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea41fe1079fe4e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28cff192b03f4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d866aa2676d4e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>