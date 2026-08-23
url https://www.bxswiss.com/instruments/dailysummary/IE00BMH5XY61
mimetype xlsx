--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40f6339bbff49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c025e7d9179402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d866aa2676d4e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d472c876fc49f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28cff192b03f4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d866aa2676d4e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e87bf1e24714e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d472c876fc49f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>11,000</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,991</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>11,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,063</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>