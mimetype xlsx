--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c025e7d9179402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c38fdaa324252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d472c876fc49f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra72717b926cd498c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e87bf1e24714e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d472c876fc49f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c4b29844bb439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra72717b926cd498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X E-Commerce UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMH5XY61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,063</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,800</x:t>
-[...566 lines deleted...]
-          <x:t>11,512</x:t>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>