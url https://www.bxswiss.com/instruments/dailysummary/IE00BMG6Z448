--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70aed4fd5c14107" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187d2415ad434d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794ef67e13344e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba701c1048b34615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741548df12a049e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794ef67e13344e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8c90db51bd4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba701c1048b34615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM EX-China UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMG6Z448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>7,367</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,303</x:t>
-[...92 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>7,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,366</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,469</x:t>
-[...264 lines deleted...]
-          <x:t>7,639</x:t>
+          <x:t>7,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,576</x:t>
-[...26 lines deleted...]
-          <x:t>7,640</x:t>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>