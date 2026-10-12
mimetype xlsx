--- v13 (2026-09-19)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187d2415ad434d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01c5d9091c7437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba701c1048b34615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36c7412553d54ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8c90db51bd4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba701c1048b34615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6be0b69ff3a486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36c7412553d54ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM EX-China UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMG6Z448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>7,639</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,576</x:t>
-[...60 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,713</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>7,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,524</x:t>
-[...119 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,809</x:t>
-[...193 lines deleted...]
-          <x:t>7,749</x:t>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>