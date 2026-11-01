--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01c5d9091c7437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f4b119259844cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36c7412553d54ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd3933e164be40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6be0b69ff3a486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36c7412553d54ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb25ad3f06a43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd3933e164be40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM EX-China UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMG6Z448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>7,942</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,878</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>7,829</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>