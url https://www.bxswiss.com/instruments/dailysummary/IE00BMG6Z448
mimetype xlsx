--- v6 (2026-03-19)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da4e51c1a244ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd2a0c81ec44556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab41c33ced24cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481092f838b6482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b9f2e665ad457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab41c33ced24cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620394cbf61042c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481092f838b6482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM EX-China UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMG6Z448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>6,266</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,013</x:t>
-[...48 lines deleted...]
-          <x:t>5,923</x:t>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,937</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>5,982</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,016</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>6,054</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>