--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd2a0c81ec44556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde77a253e4e4742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481092f838b6482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d4ab8da3a14b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620394cbf61042c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481092f838b6482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9fd429758d947e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d4ab8da3a14b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM EX-China UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMG6Z448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,075</x:t>
-[...4 lines deleted...]
-          <x:t>5,982</x:t>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,016</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>