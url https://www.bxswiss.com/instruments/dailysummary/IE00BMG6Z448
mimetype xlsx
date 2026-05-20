--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde77a253e4e4742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc47e2078b4e4ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d4ab8da3a14b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ab1e0eb6fe4bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9fd429758d947e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d4ab8da3a14b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd786169aeb4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ab1e0eb6fe4bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM EX-China UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMG6Z448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>