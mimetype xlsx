--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc47e2078b4e4ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbadb1b4964d4d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ab1e0eb6fe4bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26855e51da82478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd786169aeb4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ab1e0eb6fe4bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3512100a44d9485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26855e51da82478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM EX-China UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMG6Z448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>6,861</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,793</x:t>
-[...102 lines deleted...]
-          <x:t>7,220</x:t>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,205</x:t>
-[...188 lines deleted...]
-          <x:t>6,855</x:t>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>