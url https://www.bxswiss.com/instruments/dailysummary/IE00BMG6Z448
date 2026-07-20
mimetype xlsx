--- v10 (2026-06-09)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbadb1b4964d4d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1542bf1d48904043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26855e51da82478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85d2a8442b74401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3512100a44d9485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26855e51da82478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9f000f977b4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85d2a8442b74401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM EX-China UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMG6Z448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,091</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>7,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,063</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>7,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>