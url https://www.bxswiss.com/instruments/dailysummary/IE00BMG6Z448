--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1542bf1d48904043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70aed4fd5c14107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85d2a8442b74401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794ef67e13344e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9f000f977b4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85d2a8442b74401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741548df12a049e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794ef67e13344e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM EX-China UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMG6Z448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>7,783</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,640</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>7,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>