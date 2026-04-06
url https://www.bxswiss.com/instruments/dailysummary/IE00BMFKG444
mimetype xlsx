--- v3 (2026-02-25)
+++ v4 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a810979123463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecf9a6939614e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f2bcd2e64f41eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d180f58d71140c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c6d2863e394362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f2bcd2e64f41eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c92777065c945c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d180f58d71140c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...220 lines deleted...]
-          <x:t>45,031</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>44,159</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>44,687</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,410</x:t>
-[...85 lines deleted...]
-          <x:t>44,767</x:t>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>