--- v4 (2026-04-06)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecf9a6939614e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0701eba3a8e740c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d180f58d71140c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eeadfa1e00a4f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c92777065c945c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d180f58d71140c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f056229d5c04a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eeadfa1e00a4f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>43,692</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>44,497</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>