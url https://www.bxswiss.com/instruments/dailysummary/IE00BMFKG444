--- v5 (2026-04-27)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0701eba3a8e740c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d219a93daf149dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eeadfa1e00a4f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf42deae1e440c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f056229d5c04a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eeadfa1e00a4f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra086ae5f36384a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf42deae1e440c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>