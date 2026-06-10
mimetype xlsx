--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d219a93daf149dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45470653d3ab4e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf42deae1e440c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8c4811502744e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra086ae5f36384a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf42deae1e440c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b856b57f6a459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8c4811502744e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>