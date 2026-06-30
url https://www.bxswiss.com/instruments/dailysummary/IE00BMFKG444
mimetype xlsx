--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45470653d3ab4e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366dedde2c2447bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8c4811502744e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90eda9b9b1524b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b856b57f6a459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8c4811502744e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee3ba59904e4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90eda9b9b1524b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>