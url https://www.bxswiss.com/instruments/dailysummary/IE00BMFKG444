--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366dedde2c2447bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b8bdc105824351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90eda9b9b1524b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316882f46d544ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee3ba59904e4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90eda9b9b1524b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31009d971fb4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316882f46d544ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,040</x:t>
-[...468 lines deleted...]
-          <x:t>55,329</x:t>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>