--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b8bdc105824351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a528d6c59224edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316882f46d544ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40e276cacad4476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31009d971fb4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316882f46d544ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb5328e44984c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40e276cacad4476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,646</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>54,223</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>