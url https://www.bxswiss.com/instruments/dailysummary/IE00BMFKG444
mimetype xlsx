--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a528d6c59224edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re791194d015e438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40e276cacad4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea634864894429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb5328e44984c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40e276cacad4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c55d9fbf474eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea634864894429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>