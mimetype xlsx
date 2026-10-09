--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re791194d015e438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd892a9c461d54106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea634864894429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c5e674f94249fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c55d9fbf474eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea634864894429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcdc49d37164014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c5e674f94249fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>55,389</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,068</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>55,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,173</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>