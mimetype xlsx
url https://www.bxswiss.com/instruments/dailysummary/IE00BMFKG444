--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd892a9c461d54106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781a8f66fcd1425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c5e674f94249fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6f5d8c43b04a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcdc49d37164014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c5e674f94249fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a7724770fa42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6f5d8c43b04a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMFKG444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>