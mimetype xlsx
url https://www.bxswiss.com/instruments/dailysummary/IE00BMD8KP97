--- v10 (2026-08-15)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b832430284a473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94a2348d17f4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91573f9924c84779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59793b5c648848e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ee832b4c8d4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91573f9924c84779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37c62f257ec4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59793b5c648848e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Next Generation 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMD8KP97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>44,208</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,322</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,648</x:t>
-[...576 lines deleted...]
-          <x:t>46,068</x:t>
+          <x:t>43,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>