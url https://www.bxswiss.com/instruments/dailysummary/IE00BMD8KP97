--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94a2348d17f4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfd2900ba644fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59793b5c648848e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff479af2e2742ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37c62f257ec4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59793b5c648848e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3881191ee4cf43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff479af2e2742ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Next Generation 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMD8KP97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>45,419</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,313</x:t>
-[...269 lines deleted...]
-          <x:t>43,526</x:t>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>