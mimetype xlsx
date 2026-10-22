--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfd2900ba644fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191934f4bee14ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff479af2e2742ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be869a9f42c4bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3881191ee4cf43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff479af2e2742ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccbbe054fdd434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be869a9f42c4bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Next Generation 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMD8KP97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>43,544</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,485</x:t>
-[...382 lines deleted...]
-          <x:t>44,692</x:t>
+          <x:t>44,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>