--- v4 (2026-03-21)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce51a12a53304957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3a96cf42f94919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9155d760abcd4f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7dada7461d4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c95219df4624625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9155d760abcd4f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47945797c0f542b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7dada7461d4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Next Generation 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMD8KP97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>35,337</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>34,983</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>