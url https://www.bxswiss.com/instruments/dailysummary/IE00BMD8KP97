--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3a96cf42f94919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e5f3d24d9141b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7dada7461d4d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d805bc47104255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47945797c0f542b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7dada7461d4d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b87c3e996c4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d805bc47104255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Next Generation 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMD8KP97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>37,310</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>