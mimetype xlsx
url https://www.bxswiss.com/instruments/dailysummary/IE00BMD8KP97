--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e5f3d24d9141b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03963b2c236f4517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d805bc47104255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ae556b1ab04c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b87c3e996c4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d805bc47104255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54de6c8a3c843a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ae556b1ab04c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Next Generation 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMD8KP97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>