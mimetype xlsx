--- v7 (2026-06-13)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03963b2c236f4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922e2f1157e642c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ae556b1ab04c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d711be417c4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54de6c8a3c843a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ae556b1ab04c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f4b1020d51424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d711be417c4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Next Generation 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMD8KP97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>