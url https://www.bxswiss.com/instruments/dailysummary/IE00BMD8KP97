--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922e2f1157e642c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541cd3f4a2a14d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d711be417c4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3652e5d917584a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f4b1020d51424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d711be417c4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e135312ec324299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3652e5d917584a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Next Generation 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMD8KP97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>42,582</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>44,641</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>