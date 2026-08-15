--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541cd3f4a2a14d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b832430284a473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3652e5d917584a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91573f9924c84779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e135312ec324299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3652e5d917584a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ee832b4c8d4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91573f9924c84779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco NASDAQ Next Generation 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMD8KP97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>