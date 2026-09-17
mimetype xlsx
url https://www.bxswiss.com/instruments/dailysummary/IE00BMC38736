--- v11 (2026-08-07)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ebf17f6c40422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ad236be56f401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056bd9da8ed64ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de3901ac989483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639a821462a74fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056bd9da8ed64ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60f5c03f98c4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de3901ac989483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>88,254</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>