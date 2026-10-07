--- v12 (2026-09-17)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ad236be56f401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3ba5e78df74bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de3901ac989483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a2878102154777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60f5c03f98c4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de3901ac989483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591bad0559a6423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a2878102154777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>