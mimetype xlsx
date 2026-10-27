--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3ba5e78df74bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc1e6b50b6f4126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a2878102154777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree069352d0234a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591bad0559a6423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a2878102154777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b8330f4d704b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree069352d0234a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>