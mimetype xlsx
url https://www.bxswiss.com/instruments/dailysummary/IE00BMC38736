--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94693c1fcc894a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464459a6507d406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd6954b4ee6440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab13004f36a4991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981efac449bd43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd6954b4ee6440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3761c82813d45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab13004f36a4991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>53,739</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,486</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>56,824</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>53,864</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>