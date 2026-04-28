--- v5 (2026-04-05)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464459a6507d406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ce27ad42b3404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab13004f36a4991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8afe1d8ec7448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3761c82813d45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab13004f36a4991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bee20c0a1445fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8afe1d8ec7448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...441 lines deleted...]
-          <x:t>55,238</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,713</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>52,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,188</x:t>
         </x:is>
       </x:c>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>