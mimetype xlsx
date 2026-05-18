--- v6 (2026-04-28)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ce27ad42b3404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7fcd99bb684c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8afe1d8ec7448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684105aa94384395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bee20c0a1445fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8afe1d8ec7448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f75f614d45147fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684105aa94384395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>