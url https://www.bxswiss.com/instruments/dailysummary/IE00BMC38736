--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7fcd99bb684c25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c61f2b14224c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684105aa94384395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb1c637de97426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f75f614d45147fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684105aa94384395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258e91ca895c43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb1c637de97426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>