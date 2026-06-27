--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c61f2b14224c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a67a95da5974bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb1c637de97426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1d6360e8e04b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258e91ca895c43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb1c637de97426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d9ed58bfd74d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1d6360e8e04b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>