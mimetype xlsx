--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a67a95da5974bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd617a50bf7b84cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1d6360e8e04b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6061f94a3038421e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d9ed58bfd74d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1d6360e8e04b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re996eff9fd7048e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6061f94a3038421e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>