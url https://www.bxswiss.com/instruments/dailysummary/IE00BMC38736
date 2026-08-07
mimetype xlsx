--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd617a50bf7b84cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ebf17f6c40422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6061f94a3038421e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056bd9da8ed64ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re996eff9fd7048e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6061f94a3038421e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639a821462a74fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056bd9da8ed64ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Semiconductor UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BMC38736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>