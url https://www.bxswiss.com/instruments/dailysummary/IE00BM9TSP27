--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20603b2331d4bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d99c2871fd49c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0720d97d33747a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482f71d6e8b34bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219986766d284b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0720d97d33747a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e0a5766147476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482f71d6e8b34bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,520</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>23,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,797</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>