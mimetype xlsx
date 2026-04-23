--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d99c2871fd49c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87dcc1331b0e4cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482f71d6e8b34bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd0979b5224472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e0a5766147476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482f71d6e8b34bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd98c1c516a343b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd0979b5224472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>22,379</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,494</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>22,457</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,861</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>22,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>