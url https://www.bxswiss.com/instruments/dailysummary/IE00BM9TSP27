--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87dcc1331b0e4cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06685a1ef1024fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd0979b5224472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5f1212800846bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd98c1c516a343b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd0979b5224472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c2106dee304860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5f1212800846bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>