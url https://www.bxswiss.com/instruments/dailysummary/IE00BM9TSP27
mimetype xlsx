--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06685a1ef1024fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619cf8e9e3c64f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5f1212800846bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb8f63e32974bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c2106dee304860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5f1212800846bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2ebfe2ac5947a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb8f63e32974bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>