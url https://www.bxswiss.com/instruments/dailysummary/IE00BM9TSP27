--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619cf8e9e3c64f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312679ca7c0a4b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb8f63e32974bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163f21f3f22d4364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2ebfe2ac5947a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb8f63e32974bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe73f0590e14fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163f21f3f22d4364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>