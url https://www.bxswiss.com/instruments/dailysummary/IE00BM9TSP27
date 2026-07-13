--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312679ca7c0a4b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281ae5132f5448ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163f21f3f22d4364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a2dc06255e460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe73f0590e14fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163f21f3f22d4364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2c1c9e03804397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a2dc06255e460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,588</x:t>
-[...193 lines deleted...]
-          <x:t>25,274</x:t>
+          <x:t>25,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>28,404</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>