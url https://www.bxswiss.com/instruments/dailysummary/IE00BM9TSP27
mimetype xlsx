--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281ae5132f5448ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R103b8a5ac59440cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a2dc06255e460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d37889280e435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2c1c9e03804397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a2dc06255e460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R217e0688c19c4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d37889280e435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>26,610</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,962</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,029</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>