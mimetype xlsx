--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R103b8a5ac59440cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab109037573d4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d37889280e435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216ba2dbee624a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R217e0688c19c4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d37889280e435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f378f516dbf4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216ba2dbee624a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>26,119</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>26,065</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,567</x:t>
-[...463 lines deleted...]
-          <x:t>25,305</x:t>
+          <x:t>25,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>