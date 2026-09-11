--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab109037573d4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf280d806e40480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216ba2dbee624a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929c841a350a46d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f378f516dbf4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216ba2dbee624a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fbc73d9ec04183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929c841a350a46d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>26,178</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,745</x:t>
-[...571 lines deleted...]
-          <x:t>26,477</x:t>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>