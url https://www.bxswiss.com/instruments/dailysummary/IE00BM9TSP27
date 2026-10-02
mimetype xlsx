--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf280d806e40480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76770e5e3354440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929c841a350a46d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7239f89167c4a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fbc73d9ec04183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929c841a350a46d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd2a85f6e8845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7239f89167c4a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,728</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,598</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>