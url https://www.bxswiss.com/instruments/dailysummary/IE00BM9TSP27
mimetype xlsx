--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76770e5e3354440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd699a2148fa042b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7239f89167c4a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff5473e10764150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd2a85f6e8845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7239f89167c4a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d10148add94271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff5473e10764150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Emerging Markets ex-State-Owned Enterprises UCITS ETF - Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM9TSP27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>26,912</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,752</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>27,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,124</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>