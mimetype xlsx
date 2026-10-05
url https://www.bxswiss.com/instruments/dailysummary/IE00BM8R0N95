--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf395ff908c144fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06babeeed6e846f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede75a5ebf5f4732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f8e1146b714541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8488c2c25c4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede75a5ebf5f4732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95805cd5150c45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f8e1146b714541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>9,532</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,280</x:t>
-[...254 lines deleted...]
-          <x:t>9,236</x:t>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>9,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>