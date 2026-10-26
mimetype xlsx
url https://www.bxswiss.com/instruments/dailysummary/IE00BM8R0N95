--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06babeeed6e846f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b678bdcf814190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f8e1146b714541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515b1243391c4f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95805cd5150c45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f8e1146b714541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfb726ffe7ca494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515b1243391c4f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,888</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>9,914</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>10,484</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>