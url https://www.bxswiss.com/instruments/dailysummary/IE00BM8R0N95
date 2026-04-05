--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d4bc419fc34c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20cece1818644a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf1d54ee1874d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b35be9ae4041d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra03fb90dae8a403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf1d54ee1874d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35584dfd216f482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b35be9ae4041d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,148</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>6,284</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,288</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>6,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>