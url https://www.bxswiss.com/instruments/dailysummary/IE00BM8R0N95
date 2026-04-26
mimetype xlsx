--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20cece1818644a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fca05abd4a45b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b35be9ae4041d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1d88703e9c4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35584dfd216f482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b35be9ae4041d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1556fe80844956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1d88703e9c4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>6,098</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>6,076</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,983</x:t>
-[...166 lines deleted...]
-          <x:t>6,304</x:t>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>