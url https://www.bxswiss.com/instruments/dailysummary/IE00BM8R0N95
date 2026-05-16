--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fca05abd4a45b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b828f3aa374063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1d88703e9c4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc7ec851b1a4f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1556fe80844956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1d88703e9c4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8a62742f10421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc7ec851b1a4f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,076</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,983</x:t>
-[...124 lines deleted...]
-          <x:t>6,288</x:t>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,214</x:t>
-[...178 lines deleted...]
-          <x:t>6,260</x:t>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,241</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>6,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>