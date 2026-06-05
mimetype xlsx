--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b828f3aa374063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a84cc4680a417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc7ec851b1a4f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13c12aa382f402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8a62742f10421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc7ec851b1a4f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55fbfa8de2a74ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13c12aa382f402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,260</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,241</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,619</x:t>
-[...522 lines deleted...]
-          <x:t>6,241</x:t>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>