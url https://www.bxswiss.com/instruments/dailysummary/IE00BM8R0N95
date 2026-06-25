--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a84cc4680a417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cc833d6801476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13c12aa382f402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf89337e2becc4624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55fbfa8de2a74ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13c12aa382f402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb316ae029b884958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf89337e2becc4624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>