--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cc833d6801476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81ec8abf0a54e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf89337e2becc4624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra931e745a6304da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb316ae029b884958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf89337e2becc4624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e10a233c76416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra931e745a6304da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>