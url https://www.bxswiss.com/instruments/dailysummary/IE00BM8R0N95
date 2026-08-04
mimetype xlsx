--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81ec8abf0a54e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6381b51bb94351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra931e745a6304da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1533ee5003e7494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e10a233c76416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra931e745a6304da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63cbd0e5816c4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1533ee5003e7494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>7,521</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,760</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,746</x:t>
-[...355 lines deleted...]
-          <x:t>8,033</x:t>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>