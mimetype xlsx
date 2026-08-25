--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6381b51bb94351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a1c8ab941e4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1533ee5003e7494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f468ccd6f6440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63cbd0e5816c4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1533ee5003e7494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d1267d286a4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f468ccd6f6440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>7,870</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,762</x:t>
-[...119 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,105</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>7,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>