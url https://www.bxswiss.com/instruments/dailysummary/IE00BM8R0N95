--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a1c8ab941e4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf395ff908c144fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f468ccd6f6440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede75a5ebf5f4732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d1267d286a4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f468ccd6f6440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8488c2c25c4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede75a5ebf5f4732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Genomics &amp; Biotechnology UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0N95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>8,170</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,019</x:t>
-[...178 lines deleted...]
-          <x:t>8,558</x:t>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,361</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>8,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,317</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>