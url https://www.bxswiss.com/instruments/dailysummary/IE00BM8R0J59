--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2389fda66daa489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19827d9970cf41ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d3f54775184ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5cb62e40434beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe73ccbbf1784bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d3f54775184ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab83308faa1e4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5cb62e40434beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,454</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>13,562</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-          <x:t>13,599</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,550</x:t>
-[...107 lines deleted...]
-          <x:t>13,657</x:t>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>13,454</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>