--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19827d9970cf41ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be904861ee04a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5cb62e40434beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2727ea0488274500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab83308faa1e4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5cb62e40434beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae681e89a7842d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2727ea0488274500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>13,683</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,656</x:t>
-[...11 lines deleted...]
-          <x:t>13,677</x:t>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,648</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>13,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,657</x:t>
-[...470 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,801</x:t>
-[...36 lines deleted...]
-          <x:t>13,615</x:t>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>