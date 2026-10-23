--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be904861ee04a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b09930ba21e4692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2727ea0488274500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f496c78124b4292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae681e89a7842d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2727ea0488274500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d68a480ed44d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f496c78124b4292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>13,747</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,700</x:t>
-[...463 lines deleted...]
-          <x:t>14,077</x:t>
+          <x:t>13,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>