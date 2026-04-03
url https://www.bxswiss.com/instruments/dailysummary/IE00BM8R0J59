--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba6ac79790747b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274a297d281e490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ca8dd33de34f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a75b28eab84258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbebedcd46b48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ca8dd33de34f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2599b9abb12c4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a75b28eab84258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,819</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>03.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,967</x:t>
-[...225 lines deleted...]
-          <x:t>12,902</x:t>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>