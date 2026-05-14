--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274a297d281e490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe5e023263f4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a75b28eab84258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353e20b07cb1423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2599b9abb12c4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a75b28eab84258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28fb6f039d8d4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353e20b07cb1423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,829</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,893</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>12,899</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,039</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>12,906</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,836</x:t>
-[...367 lines deleted...]
-          <x:t>12,905</x:t>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,871</x:t>
-[...4 lines deleted...]
-          <x:t>12,993</x:t>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>