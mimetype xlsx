--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe5e023263f4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b191857d92e4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353e20b07cb1423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab557b0d80f459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28fb6f039d8d4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353e20b07cb1423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc663615be62b417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab557b0d80f459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,003</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,956</x:t>
-[...232 lines deleted...]
-          <x:t>13,115</x:t>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,078</x:t>
-[...70 lines deleted...]
-          <x:t>13,178</x:t>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,162</x:t>
-[...80 lines deleted...]
-          <x:t>13,196</x:t>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,208</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>13,117</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>