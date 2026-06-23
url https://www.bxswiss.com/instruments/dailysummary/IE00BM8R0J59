--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b191857d92e4e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b784a1ca7f4bd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab557b0d80f459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51af8b488e7b4054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc663615be62b417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab557b0d80f459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc502f8c28eee4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51af8b488e7b4054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>13,253</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,274</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>13,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>13,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>