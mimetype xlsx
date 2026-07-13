--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b784a1ca7f4bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1378459889494ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51af8b488e7b4054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd276108484234c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc502f8c28eee4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51af8b488e7b4054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f92fa5371e45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd276108484234c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>13,354</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,344</x:t>
-[...313 lines deleted...]
-          <x:t>13,318</x:t>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,277</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>13,564</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>13,851</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>