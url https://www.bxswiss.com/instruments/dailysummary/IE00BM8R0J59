--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1378459889494ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2243967af22c4ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd276108484234c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a59d7ef5344710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f92fa5371e45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd276108484234c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R120102359cea4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a59d7ef5344710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,395</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,303</x:t>
-[...566 lines deleted...]
-          <x:t>13,780</x:t>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>