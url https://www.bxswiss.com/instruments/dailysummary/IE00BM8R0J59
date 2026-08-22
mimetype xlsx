--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2243967af22c4ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2389fda66daa489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a59d7ef5344710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d3f54775184ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R120102359cea4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a59d7ef5344710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe73ccbbf1784bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d3f54775184ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8R0J59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>13,607</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>13,641</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,498</x:t>
-[...48 lines deleted...]
-          <x:t>13,788</x:t>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>21.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,454</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>13,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>