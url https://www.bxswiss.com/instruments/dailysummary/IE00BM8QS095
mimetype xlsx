--- v5 (2026-03-30)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511d6f6c51a94eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be7de414f15451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb705ffa31f614e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra523415c77394300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470ea5146b1649c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb705ffa31f614e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618e5677ee2944aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra523415c77394300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QS095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>24,037</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,546</x:t>
-[...409 lines deleted...]
-          <x:t>23,914</x:t>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>