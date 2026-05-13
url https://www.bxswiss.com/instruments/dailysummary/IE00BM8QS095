--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be7de414f15451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291b3aec6fcc49e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra523415c77394300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4836ea426934704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618e5677ee2944aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra523415c77394300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59622c23ac44029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4836ea426934704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QS095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>