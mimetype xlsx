--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291b3aec6fcc49e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2572a03c462340e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4836ea426934704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32bb61af5db412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59622c23ac44029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4836ea426934704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69874065268940bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32bb61af5db412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QS095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>25,691</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,543</x:t>
-[...372 lines deleted...]
-          <x:t>26,327</x:t>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,157</x:t>
-[...80 lines deleted...]
-          <x:t>26,217</x:t>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>