--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2572a03c462340e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5099af7ca2a444f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32bb61af5db412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869c9d9a65f54f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69874065268940bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32bb61af5db412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4dd06e213841f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869c9d9a65f54f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QS095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>26,327</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,157</x:t>
-[...65 lines deleted...]
-          <x:t>26,201</x:t>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,181</x:t>
-[...291 lines deleted...]
-          <x:t>26,151</x:t>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,070</x:t>
-[...48 lines deleted...]
-          <x:t>25,221</x:t>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>