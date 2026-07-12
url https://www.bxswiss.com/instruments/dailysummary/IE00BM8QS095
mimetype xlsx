--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5099af7ca2a444f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228af9366dd54743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R869c9d9a65f54f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f15f45437a4d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4dd06e213841f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R869c9d9a65f54f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1530306ac714e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f15f45437a4d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QS095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>25,221</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,851</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>25,421</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,335</x:t>
-[...188 lines deleted...]
-          <x:t>26,184</x:t>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>