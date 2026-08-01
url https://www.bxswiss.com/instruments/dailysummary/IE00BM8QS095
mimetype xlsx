--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228af9366dd54743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71dbbcaa7864d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f15f45437a4d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde267fc4c0a44b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1530306ac714e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f15f45437a4d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9574a2c70f4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde267fc4c0a44b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QS095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,434</x:t>
-[...549 lines deleted...]
-          <x:t>25,373</x:t>
+          <x:t>25,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>