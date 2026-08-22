--- v11 (2026-08-01)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71dbbcaa7864d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6a658d89414a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde267fc4c0a44b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8e95e26c1c4ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9574a2c70f4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde267fc4c0a44b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67271825725f4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8e95e26c1c4ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QS095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,930</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>24,967</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>25,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>