--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6a658d89414a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2162767a23c747a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8e95e26c1c4ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf278aa4d7cfb46a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67271825725f4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8e95e26c1c4ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef6af82be8b443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf278aa4d7cfb46a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QS095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>24,834</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,967</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...582 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>