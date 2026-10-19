--- v13 (2026-09-11)
+++ v14 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2162767a23c747a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb3422048b84433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf278aa4d7cfb46a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2169b652414455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef6af82be8b443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf278aa4d7cfb46a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd559b27bc814d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2169b652414455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QS095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,025</x:t>
+          <x:t>24,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,015</x:t>
-[...87 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>24,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,341</x:t>
+          <x:t>23,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,244</x:t>
-[...6 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,710</x:t>
+          <x:t>23,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,490</x:t>
-[...6 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,614</x:t>
+          <x:t>22,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,349</x:t>
-[...458 lines deleted...]
-          <x:t>23,385</x:t>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>