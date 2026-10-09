--- v12 (2026-09-01)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148eee09dfe04d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e33039200d84002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce72effc5194df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e9ccda197245aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0d1096a7a34b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce72effc5194df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ff1520d7b742ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e9ccda197245aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>20,219</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>