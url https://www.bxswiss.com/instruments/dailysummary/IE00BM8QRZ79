--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e33039200d84002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2466dbd30e4956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e9ccda197245aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89d51e7ba344a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ff1520d7b742ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e9ccda197245aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ac1501d1b64d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89d51e7ba344a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>