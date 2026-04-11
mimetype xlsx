--- v4 (2026-03-14)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda846692a4949b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2208de47844466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1857149b6b24913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f2077083d44dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c6b73d2a4d4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1857149b6b24913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe0940233dc4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f2077083d44dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>23,730</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,971</x:t>
-[...11 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>23,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,621</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>24,006</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,497</x:t>
-[...296 lines deleted...]
-          <x:t>22,882</x:t>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>