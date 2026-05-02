--- v5 (2026-04-11)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2208de47844466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92014c51de8488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f2077083d44dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7707102ae14657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe0940233dc4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f2077083d44dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705f4cded7774f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7707102ae14657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>23,620</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,194</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>23,024</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>