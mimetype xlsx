--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92014c51de8488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a474305adc54142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7707102ae14657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f9c948ac344a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705f4cded7774f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7707102ae14657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaaf7065296f4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f9c948ac344a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>