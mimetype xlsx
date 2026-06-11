--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a474305adc54142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31cdc8896634103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f9c948ac344a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b31dc803a0647b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaaf7065296f4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f9c948ac344a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419bb80b673649e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b31dc803a0647b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>