--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31cdc8896634103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adec892c6f248b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b31dc803a0647b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9618f4b384e94629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419bb80b673649e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b31dc803a0647b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268ec27f15ee44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9618f4b384e94629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>