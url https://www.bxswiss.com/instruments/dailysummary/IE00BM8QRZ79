--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adec892c6f248b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bdc71933ccb4569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9618f4b384e94629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8f5ad47e0b469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268ec27f15ee44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9618f4b384e94629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2127306f10241b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8f5ad47e0b469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>