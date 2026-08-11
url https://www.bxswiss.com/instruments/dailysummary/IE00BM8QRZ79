--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bdc71933ccb4569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4035a8a12a9f4fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8f5ad47e0b469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98c138c1d964606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2127306f10241b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8f5ad47e0b469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d3a736431b44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98c138c1d964606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>23,136</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,501</x:t>
-[...242 lines deleted...]
-          <x:t>22,987</x:t>
+          <x:t>22,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>