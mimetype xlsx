--- v11 (2026-08-11)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4035a8a12a9f4fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148eee09dfe04d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98c138c1d964606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce72effc5194df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d3a736431b44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98c138c1d964606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0d1096a7a34b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce72effc5194df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM8QRZ79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>