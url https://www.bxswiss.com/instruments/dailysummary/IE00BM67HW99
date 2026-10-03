--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7924202693d44712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d7f277af4a42cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4296a0007d7a413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ecbd4d1a5c4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56d4c9863ce40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4296a0007d7a413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b57e38fee4418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ecbd4d1a5c4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,976</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,834</x:t>
-[...598 lines deleted...]
-          <x:t>101,169</x:t>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>