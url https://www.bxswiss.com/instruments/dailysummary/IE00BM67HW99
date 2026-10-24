--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d7f277af4a42cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7804b217f6ff4671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ecbd4d1a5c4e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51aab1bb207940ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b57e38fee4418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ecbd4d1a5c4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18f34f529884043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51aab1bb207940ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>100,969</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,569</x:t>
-[...490 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>