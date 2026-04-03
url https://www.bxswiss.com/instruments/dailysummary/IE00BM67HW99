--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1541bd1eea5341e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c71ee5683374f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e5d3a96bb64a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b6d4a7fa584194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2dcfe2cd70480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e5d3a96bb64a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11c6351836249f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b6d4a7fa584194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>87,941</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,779</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>87,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,364</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>86,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,940</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>