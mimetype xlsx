--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c71ee5683374f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8454ccd9d72411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b6d4a7fa584194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39654401d4534f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11c6351836249f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b6d4a7fa584194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d525ce0e9c04111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39654401d4534f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>84,648</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,353</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>