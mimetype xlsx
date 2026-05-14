--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8454ccd9d72411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b100c7e91c48e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39654401d4534f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368be4f6c992462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d525ce0e9c04111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39654401d4534f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f60a053dc5411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368be4f6c992462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>