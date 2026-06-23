--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b100c7e91c48e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438e2569c166439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368be4f6c992462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c095ec9f65b404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f60a053dc5411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368be4f6c992462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree9a33a3802b481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c095ec9f65b404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>94,853</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>