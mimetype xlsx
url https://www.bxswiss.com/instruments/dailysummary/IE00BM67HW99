--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438e2569c166439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ac6b93cbe343af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c095ec9f65b404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree501527ea304d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree9a33a3802b481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c095ec9f65b404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d77d607722494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree501527ea304d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>