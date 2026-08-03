--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ac6b93cbe343af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5270b1d2314a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree501527ea304d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb4691e0c614e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d77d607722494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree501527ea304d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba49e2e83ae4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb4691e0c614e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>