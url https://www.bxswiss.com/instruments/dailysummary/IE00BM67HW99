--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5270b1d2314a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a90cafce334970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb4691e0c614e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0684f7861ef6448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba49e2e83ae4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb4691e0c614e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47084e6c92b74081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0684f7861ef6448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>