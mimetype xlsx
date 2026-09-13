--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a90cafce334970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7924202693d44712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0684f7861ef6448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4296a0007d7a413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47084e6c92b74081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0684f7861ef6448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56d4c9863ce40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4296a0007d7a413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1C - EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HW99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,006</x:t>
-[...205 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>100,113</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>