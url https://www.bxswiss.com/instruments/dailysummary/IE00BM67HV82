--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5708bbef9eff4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1517fd47c09c4d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d55f1e86e04fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd02772f4c84989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e21947bb23c44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d55f1e86e04fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1abcea1f03841dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd02772f4c84989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>