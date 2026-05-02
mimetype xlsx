--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1517fd47c09c4d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d24421ad0445d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd02772f4c84989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d02816be25401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1abcea1f03841dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd02772f4c84989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d285cc4aa14894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d02816be25401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>