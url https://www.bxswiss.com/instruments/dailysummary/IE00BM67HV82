--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d24421ad0445d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343ed59c83304828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d02816be25401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21008eb2de524dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d285cc4aa14894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d02816be25401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4c42d81bd944e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21008eb2de524dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>66,628</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,583</x:t>
-[...205 lines deleted...]
-          <x:t>67,299</x:t>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,149</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>67,212</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,495</x:t>
-[...112 lines deleted...]
-          <x:t>66,799</x:t>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>