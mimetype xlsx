--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343ed59c83304828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb6782f876b4ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21008eb2de524dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3013c2de29ab4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4c42d81bd944e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21008eb2de524dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fdaf080fa44464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3013c2de29ab4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>66,648</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>66,223</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>