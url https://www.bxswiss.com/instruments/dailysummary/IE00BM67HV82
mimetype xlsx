--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb6782f876b4ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ce4c6df8064272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3013c2de29ab4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0742d7d899454deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fdaf080fa44464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3013c2de29ab4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbda920034e54b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0742d7d899454deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>