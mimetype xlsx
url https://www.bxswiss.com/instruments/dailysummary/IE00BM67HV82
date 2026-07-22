--- v10 (2026-07-01)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ce4c6df8064272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597b684182be4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0742d7d899454deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0475e6c0614dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbda920034e54b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0742d7d899454deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fc6ae3bf9442aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0475e6c0614dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>68,870</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,561</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>71,233</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>