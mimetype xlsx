--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597b684182be4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164b91c943c6434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0475e6c0614dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf3b93909634d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fc6ae3bf9442aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0475e6c0614dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ed269eaa76487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf3b93909634d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>69,888</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,746</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>69,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,908</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>