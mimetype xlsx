--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164b91c943c6434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c05996f1264d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf3b93909634d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d6590e2173406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ed269eaa76487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf3b93909634d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7faf12bb9d1a4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d6590e2173406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>71,156</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,366</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>70,668</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,366</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>72,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>