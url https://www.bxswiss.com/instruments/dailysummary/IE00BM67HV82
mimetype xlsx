--- v13 (2026-08-31)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c05996f1264d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abb5164ee5a495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d6590e2173406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0140044e8b4a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7faf12bb9d1a4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d6590e2173406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d38f788a15e4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0140044e8b4a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>70,668</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,366</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>