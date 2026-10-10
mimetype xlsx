--- v14 (2026-09-20)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abb5164ee5a495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee35a70e0524a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0140044e8b4a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c97b44b86fe4960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d38f788a15e4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0140044e8b4a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0b157541bf4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c97b44b86fe4960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>68,784</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>68,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>