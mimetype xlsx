--- v15 (2026-10-10)
+++ v16 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee35a70e0524a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a053e5672194d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c97b44b86fe4960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82694d5360624aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0b157541bf4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c97b44b86fe4960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef8a11702de4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82694d5360624aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World Industrials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BM67HV82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>